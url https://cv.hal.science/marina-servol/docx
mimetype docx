--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -770,441 +770,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Marino</w:t>
+                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.123-128. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904690v1</w:t>
+                <w:t xml:space="preserve">hal-00825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of laser on bismuth thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">C. Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Dwayne Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 222 (5), pp.1277--1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01922-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00825742v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of laser on bismuth thin-films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Servol</w:t>
+                <w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Dwayne Miller</w:t>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hada</w:t>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 222 (5), pp.1277--1285. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.123-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01922-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073268v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacting materials by light and seeing their structural dynamics</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
@@ -1923,51 +1923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (10), pp.1235-1240. </w:t>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
@@ -3259,1152 +3259,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t>
+                <w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926876v1</w:t>
+                <w:t xml:space="preserve">hal-00881453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t>
+                <w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881453v1</w:t>
+                <w:t xml:space="preserve">hal-00926876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
+                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Hauser</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ISPPCC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906284v1</w:t>
+                <w:t xml:space="preserve">hal-00903451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
+                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPPCC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
+              <w:t xml:space="preserve">ISSMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903451v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934028v1</w:t>
+                <w:t xml:space="preserve">hal-00917795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">PSDTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917795v1</w:t>
+                <w:t xml:space="preserve">hal-00917778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tissot</w:t>
+                <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Letard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935768v1</w:t>
+                <w:t xml:space="preserve">hal-00917829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917778v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moisan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917829v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
@@ -4416,77 +4416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MCM2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t>
@@ -4509,562 +4509,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+                <w:t xml:space="preserve">hal-00704501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+                <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704501v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919035v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,90 +5132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5617,51 +5617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction for material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Dwayne Miller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01922-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Dwayne Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01922-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>