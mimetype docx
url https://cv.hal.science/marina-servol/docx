--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ligand-field states in the ultrafast photophysical cycle of the prototypical iron(II) spin-crossover compound [Fe(ptz)6](BF4)2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controversy in linearity assumption for reflectivity of metals upon non-equilibrium electron heating revisited with ultrafast broadband spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marino</w:t>
+                <w:t xml:space="preserve">Kaszub Wawrzyniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+                <w:t xml:space="preserve">Jacek Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Servol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naskrecki Ryszard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201310884⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (10), pp.1765-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959758v1</w:t>
+                <w:t xml:space="preserve">hal-01169828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy in linearity assumption for reflectivity of metals upon non-equilibrium electron heating revisited with ultrafast broadband spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of ligand-field states in the ultrafast photophysical cycle of the prototypical iron(II) spin-crossover compound [Fe(ptz)6](BF4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naskrecki Ryszard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (10), pp.1765-1767. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (15), pp.3863-3867, 10.1002/anie.201310884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201310884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169828v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
@@ -1056,64 +1056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1318,855 +1318,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909514v1</w:t>
+                <w:t xml:space="preserve">hal-00909554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00856279v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909271v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909554v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural dynamics of photoinduced molecular switching in the solid state.</w:t>
               </w:r>
@@ -2178,64 +2178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2292,510 +2292,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t>
+                <w:t xml:space="preserve">Multi-phonon dynamics of the ultra-fast photoinduced transition of (EDO-TTF)2SbF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148 (1), pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665788v1</w:t>
+                <w:t xml:space="preserve">hal-00666190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Hebert</w:t>
+                <w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665933v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-phonon dynamics of the ultra-fast photoinduced transition of (EDO-TTF)2SbF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 4), pp.474-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00666190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ultrafast spin-state switching in the solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3265,64 +3265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,64 +3390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,320 +3509,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPPCC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
+              <w:t xml:space="preserve">ISSMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903451v1</w:t>
+                <w:t xml:space="preserve">hal-00906284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Hauser</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ISPPCC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906284v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,90 +3890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,320 +4134,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934028v1</w:t>
+                <w:t xml:space="preserve">hal-00935768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Letard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935768v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,700 +4509,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704501v1</w:t>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919035v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR MICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919603v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,372 +5221,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion GDR MICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diriger et Flasher la transformation photo-induite d'un matériau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photoswitching of the bistable spincrossover crystal [(TPA)Fe(TCC)]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif-Rennes-Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sétif, Algérie</w:t>
+              <w:t xml:space="preserve">Symposium on Molecular Materials: Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670784v1</w:t>
+                <w:t xml:space="preserve">hal-00670424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoswitching of the bistable spincrossover crystal [(TPA)Fe(TCC)]PF6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Diriger et Flasher la transformation photo-induite d'un matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Molecular Materials: Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif-Rennes-Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670424v1</w:t>
+                <w:t xml:space="preserve">hal-00670784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5656,51 +5656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapitre : 4 "colloque UVX 2008"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.21-27, 2009, </w:t>
@@ -5796,51 +5796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2006/021552. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,51 +5890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géneration de rayonnement X par interaction laser-écoulement de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6130,51 +6130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Dwayne Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01922-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Dwayne Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01922-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>