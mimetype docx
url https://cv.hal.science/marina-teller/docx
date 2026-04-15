--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -244,2343 +244,2343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme normatif de la donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association Droit et commerce, La maîtrise de la donnée en entreprise : entre protection et valorisation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandra Bensamoun, Mar 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From DAO (Digital Autonomous Organizations) to DAS (Digital Autonomous sovereignty),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EHESS, Algorithmic dis(orders)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Lassègue, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Alexandra Bensamoun, Mar 2025, Deauville, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice numérique et algorithmique : Québec-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture n°10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Luxembourg, Jan 2024, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA générative et les métiers du droit : pour une approche nuancée, conférence avec le professeur Karim Benyekhlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benyekhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IA générative pour les juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valbonne Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benyekhlef</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valbonne Sophia-Antipolis, France</w:t>
+                <w:t xml:space="preserve">hal-04838023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How regulating AI? The European path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SophIA Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sophia -Antipolis, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU approach to AI regulation : are we on the wrong track?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI: the EU approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FARI Institute Bruxelles, Nov 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FARI Institute Bruxelles, Nov 2024, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA et le management public territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes rencontres du management public territorial, L’intelligence artificielle dans tous ses états : quelles applications dans les collectivités locales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, Jan 2024, Nice, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The financial and banking system facing extreme risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extreme risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Europénne de Droit bancaire et financier, Oct 2024, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Europénne de Droit bancaire et financier, Oct 2024, Milan (Italie), France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code versus Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code versus Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Favreau, Jun 2023, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Luxembourg, Jan 2024, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confiance numérique et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Guidicelli, Oct 2023, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, André Guidicelli, Oct 2023, Corte (Corse), France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intelligence Artificielle – Cas d’usage et gouvernance des modèles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et banque : cas d'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCBF, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OCBF, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des biens divers, perspective de droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation of atypical investments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEDBF Europe, Oct 2023, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AEDBF Europe, Oct 2023, Athène, Greece</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public algorithmique : regards transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le service public algorithmique : regards transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gredeg; laboratoire de Cyberjustice Montreal; Cercle France Amériques, Mar 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gredeg; laboratoire de Cyberjustice Montreal; Cercle France Amériques, Mar 2023, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChatGPT et le droit : code versus code ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chat GPT, IA et LLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie royale, des sciences, des lettres et des Beaux-Arts de Belgique, Oct 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ChatGPT et le droit : code versus code ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard de France et d'ailleurs sur la transition écologique et l'enseignement du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transition écologique et l'enseignement du droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS PARIS, Oct 2023, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jumeau numérique, un visage de l'avatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoires sociaux de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ugo Bellagamba, Sep 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et numérique au prime des tiers de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tiers de confiance numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ, Dec 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’IA dans le domaine bancaire et financier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque du G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque, finance et IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Séminaire Banque de France – Regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque de France, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité en ligne à l’ère du DMA/DSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Académie royale, des sciences, des lettres et des Beaux-Arts de Belgique, Oct 2023, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La publicité en ligne à l’ère du DMA/DSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS PARIS, Oct 2023, paris, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits numériques économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droits et Libertés Numériques, CERDACFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ugo Bellagamba, Sep 2023, Nice, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Digital Markets Act... Source d'arbitraire et d'inefficacité économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Favreau, Jun 2023, grenoble, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres DL4T - EDHEC sur le Droit et l'Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social acceptability of algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophia Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Banque de France, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique : enjeux de sécurité, de liberté et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Jan 2021, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICREJ, Dec 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice and AI Challenges for the legal professions in the New Technological Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opening session IA and Law by the World Law Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia antipolis, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insécurité juridique, émergence d’une notion - Cour de Cassation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transformation numérique : enjeux de sécurité, de liberté et de défense</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can algorithms enhance rule-making ? The case of algorithmic disclosure duties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Frédéric Marty, Jan 2021, nice, France</w:t>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI, law and robots ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Law Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Barranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontres DL4T - EDHEC sur le Droit et l'Intelligence Artificielle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut EuropIA, Dec 2021, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for the interplay between antitrust and regulation in digital markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">, Frédéric Marty, Oct 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are cookie banners indeed compliant with the law ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Nov 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03350852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Algorithmes et blockchain en droit de la concurrence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frederic Marty, Sep 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350744v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03350852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from the investigations in competition in digital markets</w:t>
               </w:r>
@@ -3075,3956 +3075,3956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le « spécial » rencontre le « particulier » : détection des abus de marché versus protection des données personnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des « innovations totales » au devoir de « vigilance technologique » : une introduction à des concepts en émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05331264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluralisme normatif de la donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux pour la régulation du quantique ? Le point de vue convergent d'une physicienne et d'une juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia D'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia D'Auria</w:t>
+                <w:t xml:space="preserve">halshs-05331266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un « devoir de vigilance technologique » : un nouveau paradigme juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05451518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des technologies quantiques : un cas d'école pour la régulation des innovations « totales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.463</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des technologies quantiques : un cas d'école pour la régulation des innovations « totales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.604</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le « spécial » rencontre le « particulier » : détection des abus de marché versus protection des données personnelles »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regulation of Unconventional or Atypical Assets: A Perspective from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série, La régulation des actifs atypiques en Europe : risques et opportunités (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du financement de contentieux par les tiers : la marche vers la privatisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXXVIII (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier au défi de l'IA : le rôle des fintechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du droit économique et la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2 (t.XXXVII), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de l’IA : le cas des Fintechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'acceptabilité sociale des algorithmes ou comment passer de l'« algocratie » à la démocratie algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur l’IA dans le domaine médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, hors série IA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal aspects related to digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (2207), pp.20210023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux à l’ère des neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, juillet (3), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Cyberjustice: how the Law and AI will determine mankind’s future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the mobile century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, issue Re-imagining the future, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Régulation des marchés financiers entre pouvoirs privés économiques et ordre public économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.91 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et IA : un préambule pour un autre droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve des cours suprêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.54 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du droit et des chiffres : vers de nouvelles « fongibilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presses Universitaire de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification comptable en procédure collective : une comptabilité irrégulière ne se déduit pas de la non-certification des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°5, p.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine d’office du juge lors du non-dépôt des comptes : une QPC en faveur de la transparence comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régulateur comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions de la procédure en droit bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’harmonisation comptable à l’épreuve du droit européen (ou la confrontation indirecte du droit comptable européen aux normes IFRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un droit au secours du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fonbaustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.2282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité française à l’heure du droit comptable européen : commentaire de la transposition de la directive comptable unique en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, novembre 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité française à l’heure du droit comptable européen : commentaire de la transposition de la directive comptable unique en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel financement pour le changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.2275-2278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'allégement des obligations comptables des micro-entreprises et petites entreprises (ordonnance n° 2014-86 du 30 janvier 2014 et décret n°2014-136 du 17 février 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’allégement des obligations comptables des micro-entreprises et petites entreprises (</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.141-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration comptable européenne : décryptage juridique de la directive comptable unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité, un enjeu de l'égalité de traitement en droit européen des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01061979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque, droit, valeur(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01061974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration comptable européenne : décryptage juridique de la directive comptable unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité, un enjeu de l’égalité de traitement en droit européen des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des dirigeants sociaux envers les tiers : questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité alimentaire et responsabilité sociale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désignation d'un cabinet d'expertise comptable, mission du mandataire liquidateur et compétence du juge-commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de chance de contracter ou de ne pas contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il créer des dommages et intérêts punitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre droit comptable et information financière : régularité versus exactitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales : la transparence en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs de performance dans la communication des sociétés cotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2011, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales : la transparence en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Hors série, La régulation des actifs atypiques en Europe : risques et opportunités (2)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable et comptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyauté du salarié et participation financière dans une société concurrente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact environnemental et sociétal de l'activité des sociétés : comment les sociétés intègrent-elles les conséquences sociales et environnementales de leur activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cahiers de Droit des Affaires (180-181), pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilisation du goodwill et manquement à la bonne information financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des enjeux environnementaux et sociétaux par les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du caractère civil ou commercial de la société de groupe d'assurance mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés de l'identité numérique : quelle qualification juridique pour l'adresse IP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une crise à l'autre : crise des marchés et crise de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, XXXVIII (2)</w:t>
+              <w:t xml:space="preserve">, 2009, 2, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...3268 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00721008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information des sociétés cotées et non cotées : une évolution certaine, de nouveaux risques probables</w:t>
               </w:r>
@@ -7105,3711 +7105,3711 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits économiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Türk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, LGDJ Lextenso, pp.83-97, 2025, Droit et Société, 2275161503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05116909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DAOs regulation from a French perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decentralized Autonomous Organizations in the Legal Landscape - From Decentralized Governance to Legal Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elgar, p. 195, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact environnemental de la technologie de l’IA : l’avènement d’une nouvelle ère de la durabilité pour la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Mekoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Cheick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges AEDBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Banque, pp.315, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Mekoui</w:t>
+                <w:t xml:space="preserve">halshs-05485362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the Social Acceptability of Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human-Centered AI, A Multidisciplinary Perspective for Policy-Makers, Auditors, and Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, page 250, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La finance décentralisée et la théorie des communs. Un prétexte pour penser les droits fondamentaux à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum Jean-François Renucci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.567, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to regulate AI? The Inspiration of Economic Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Cheick</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Castets-Renard; Jessica Eynard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux à l’ère des neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerveau(x) et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insécurité juridique : émergence d’une notion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLC, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la RSE à la RNE : la petite lettre qui change tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges AEDBF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Banque, pp.315, 2025</w:t>
+              <w:t xml:space="preserve">, 8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits numériques économiques – Une perspective de droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 39, LGDJ Lextenso, pp.83-97, 2025, Droit et Société, 2275161503</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.567, 2024</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réguler l’IA ? L’inspiration du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit de l’intelligence artificielle : entre règles sectorielles et régime général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, page 250, 2024</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de l’activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.445, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et pluralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insécurité émergence d'une notion juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit financier appréhendé comme « des flux en circulation » : quelles dynamiques et quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Sylvestre Bergé et Giulio Cesare Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, pp.91, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement de la Deep Law (vers une analyse numérique du droit ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Alain Couret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargir les compétences des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et objets connectés, The law and connected objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une illustration des risques technologiques par le jeu des biais algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et objets connectés, The law and connected objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, pp.130, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation juridique au service de l’innovation économique et technologique - à propos de l'information juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Castets-Renard; Jessica Eynard. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t>
+              <w:t xml:space="preserve">A. MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation juridique et judiciaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, 2019, 9782807909052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la RSE à la RNE : la petite lettre qui change tout</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ubérisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et sociologiques. Regards experts sur de grandes mutations du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ/Lextenso, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rule of law à la rule by code : la blockchain, un projet faustien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en mémoire du professeur Neau-Leduc, Le juriste dans la cité, LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit et des algorithmes. Libres propos sur la notion d’algorithme, cet impensé du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges AEDBF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, 2022</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SLC, A paraître</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la blockchain à la bankchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.369, 2022</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation bancaire et financière : la construction d’une légitimité a-démocratique et a-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de juristes sur l’évolution du droit économique contemporain, coordination D. Bosco, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation juridique au service de l’innovation économique et technologique - A propos de l’information juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation juridique et judiciaire, coordination A. Masson, Larcier, p. 135</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.135, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine juridique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, A paraître</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 589, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.445, 2022</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informations environnementales et reporting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fiches pratiques LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lexisnexis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.1, 2022</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le microcrédit, un exemple de financement alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la finance alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.119, 2022</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogations sur les nouvelles formes de normalisation : le cas de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Doussan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les futurs du droit de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.111-118, 2016, Droit(s) et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, 2022</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cas, une philosophie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pratique(s) et enseignement du droit, L'épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juriste, le comptable et la valeur : une fable des temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gensse, Éric Séverin &amp; Nadine Tournois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise revisitée, Méditations comptables et stratégiques, Mélanges Robert Teller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, pp.91, 2020</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la gouvernance financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.51, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des banques à l’aune de la crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et politiques, Clefs pour la compréhension du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.255, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">division des actions, Instruments financiers - Titres financiers - Contrats financiers, Sécurité des investisseurs face au démarchage bancaire et financier, Instruments et montages financiers, Certificats de dépôt, bons à moyen terme négociables, Warrants financiers (bons d'option)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, 2020</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison roche, pp.689-699, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, pp.130, 2020</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du conseil d'administration ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Charpenet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, 2019, 9782807909052</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, mélanges en l'honneur de G.J.Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.15-37, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation, Droit, Economie et Marchés de matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul et E. Le Dolley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Collection Droit et Economie, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement (article collectif du Centre de recherche en droit économique - CREDECO/GREDEG, UMR 7321, CNRS/INRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collart-Dutilleul, François; Bugnicourt, Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Dictionary of Food Security in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.389-391, 2013, 978-2804462673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.33-48, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...1710 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914080v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00914081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations environnementales</w:t>
               </w:r>
@@ -12201,51 +12201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benyekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Mekoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Cheick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02548151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02550489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051990v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.363.0005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benyekhlef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Mekoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Cheick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02548151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02550489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051990v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.363.0005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>