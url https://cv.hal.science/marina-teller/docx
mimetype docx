--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,2820 +175,2928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'IA et des données : retour d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benyekhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application du droit de l'IA et des données : retour d'expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, marina teller, May 2026, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique des technologies quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La quantique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Sciences et Avenir, Jan 2026, Valbone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluralisme normatif de la donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Droit et commerce, La maîtrise de la donnée en entreprise : entre protection et valorisation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandra Bensamoun, Mar 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From DAO (Digital Autonomous Organizations) to DAS (Digital Autonomous sovereignty),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EHESS, Algorithmic dis(orders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Lassègue, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA générative et les métiers du droit : pour une approche nuancée, conférence avec le professeur Karim Benyekhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benyekhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IA générative pour les juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valbonne Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How regulating AI? The European path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SophIA Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sophia -Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU approach to AI regulation : are we on the wrong track?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI: the EU approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FARI Institute Bruxelles, Nov 2024, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA et le management public territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes rencontres du management public territorial, L’intelligence artificielle dans tous ses états : quelles applications dans les collectivités locales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, Jan 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The financial and banking system facing extreme risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extreme risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Europénne de Droit bancaire et financier, Oct 2024, Milan (Italie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice numérique et algorithmique : Québec-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture n°10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Luxembourg, Jan 2024, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confiance numérique et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Guidicelli, Oct 2023, Corte (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intelligence Artificielle – Cas d’usage et gouvernance des modèles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et banque : cas d'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCBF, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public algorithmique : regards transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le service public algorithmique : regards transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gredeg; laboratoire de Cyberjustice Montreal; Cercle France Amériques, Mar 2023, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des biens divers, perspective de droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation of atypical investments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEDBF Europe, Oct 2023, Athène, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChatGPT et le droit : code versus code ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jean Lassègue, Sep 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chat GPT, IA et LLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie royale, des sciences, des lettres et des Beaux-Arts de Belgique, Oct 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Luxembourg, Jan 2024, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jumeau numérique, un visage de l'avatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoires sociaux de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ugo Bellagamba, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’IA générative et les métiers du droit : pour une approche nuancée, conférence avec le professeur Karim Benyekhlef</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard de France et d'ailleurs sur la transition écologique et l'enseignement du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transition écologique et l'enseignement du droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS PARIS, Oct 2023, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code versus Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code versus Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Favreau, Jun 2023, grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’IA dans le domaine bancaire et financier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque du G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque, finance et IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Séminaire Banque de France – Regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque de France, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et numérique au prime des tiers de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tiers de confiance numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ, Dec 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique : enjeux de sécurité, de liberté et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Jan 2021, nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social acceptability of algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophia Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Digital Markets Act... Source d'arbitraire et d'inefficacité économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres DL4T - EDHEC sur le Droit et l'Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can algorithms enhance rule-making ? The case of algorithmic disclosure duties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Feb 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI, law and robots ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Law Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Barranquilla, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice and AI Challenges for the legal professions in the New Technological Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opening session IA and Law by the World Law Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insécurité juridique, émergence d’une notion - Cour de Cassation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut EuropIA, Dec 2021, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité en ligne à l’ère du DMA/DSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valbonne Sophia-Antipolis, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La publicité en ligne à l’ère du DMA/DSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sophia -Antipolis, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits numériques économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droits et Libertés Numériques, CERDACFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FARI Institute Bruxelles, Nov 2024, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Algorithmes et blockchain en droit de la concurrence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frederic Marty, Sep 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, Jan 2024, Nice, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for the interplay between antitrust and regulation in digital markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Oct 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Europénne de Droit bancaire et financier, Oct 2024, Milan (Italie), France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are cookie banners indeed compliant with the law ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Nov 2020, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Favreau, Jun 2023, grenoble, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03350852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons from the investigations in competition in digital markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, André Guidicelli, Oct 2023, Corte (Corse), France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAFA, reprenons le pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frederic Marty, Sep 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OCBF, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives croisées sur les enjeux juridiques, économiques, sociétaux et éthiques des algorithmes et de l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Dec 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AEDBF Europe, Oct 2023, Athène, Greece</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et manipulations des comportements de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit économique et IA (DL4T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Marty, Dec 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gredeg; laboratoire de Cyberjustice Montreal; Cercle France Amériques, Mar 2023, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque, finance et assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle régulation pour l'IA - Colloque CEDAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Académie royale, des sciences, des lettres et des Beaux-Arts de Belgique, Oct 2023, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">information environnementale et droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">information environnementale et droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2998,4096 +3106,4096 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating the Unpredictable: Banking Law in an Era of Total Crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « innovations totales » au devoir de « vigilance technologique » : une introduction à des concepts en émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05331264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme normatif de la donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour la régulation du quantique ? Le point de vue convergent d'une physicienne et d'une juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia D'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05331266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un « devoir de vigilance technologique » : un nouveau paradigme juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05451518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le « spécial » rencontre le « particulier » : détection des abus de marché versus protection des données personnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des technologies quantiques : un cas d'école pour la régulation des innovations « totales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.455</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regulation of Unconventional or Atypical Assets: A Perspective from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série, La régulation des actifs atypiques en Europe : risques et opportunités (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Virginia D'Auria</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du financement de contentieux par les tiers : la marche vers la privatisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXXVIII (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier au défi de l'IA : le rôle des fintechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des technologies quantiques : un cas d'école pour la régulation des innovations « totales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.463</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.604</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de l’IA : le cas des Fintechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Charpenet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du droit économique et la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2 (t.XXXVII), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'acceptabilité sociale des algorithmes ou comment passer de l'« algocratie » à la démocratie algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur l’IA dans le domaine médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, hors série IA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal aspects related to digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (2207), pp.20210023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux à l’ère des neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, juillet (3), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Cyberjustice: how the Law and AI will determine mankind’s future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the mobile century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, issue Re-imagining the future, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et IA : un préambule pour un autre droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Régulation des marchés financiers entre pouvoirs privés économiques et ordre public économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.91 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve des cours suprêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.54 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification comptable en procédure collective : une comptabilité irrégulière ne se déduit pas de la non-certification des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°5, p.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine d’office du juge lors du non-dépôt des comptes : une QPC en faveur de la transparence comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du droit et des chiffres : vers de nouvelles « fongibilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presses Universitaire de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régulateur comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions de la procédure en droit bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’harmonisation comptable à l’épreuve du droit européen (ou la confrontation indirecte du droit comptable européen aux normes IFRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un droit au secours du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fonbaustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.2282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La régulation des technologies quantiques : un cas d'école pour la régulation des innovations « totales »</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité française à l’heure du droit comptable européen : commentaire de la transposition de la directive comptable unique en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel financement pour le changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.2275-2278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité française à l’heure du droit comptable européen : commentaire de la transposition de la directive comptable unique en droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, novembre 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque, droit, valeur(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01061974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité, un enjeu de l'égalité de traitement en droit européen des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01061979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration comptable européenne : décryptage juridique de la directive comptable unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité, un enjeu de l’égalité de traitement en droit européen des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration comptable européenne : décryptage juridique de la directive comptable unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'allégement des obligations comptables des micro-entreprises et petites entreprises (ordonnance n° 2014-86 du 30 janvier 2014 et décret n°2014-136 du 17 février 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’allégement des obligations comptables des micro-entreprises et petites entreprises (</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.141-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.459</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Hors série, La régulation des actifs atypiques en Europe : risques et opportunités (2)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité alimentaire et responsabilité sociale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désignation d'un cabinet d'expertise comptable, mission du mandataire liquidateur et compétence du juge-commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de chance de contracter ou de ne pas contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des dirigeants sociaux envers les tiers : questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il créer des dommages et intérêts punitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre droit comptable et information financière : régularité versus exactitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales : la transparence en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs de performance dans la communication des sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable et comptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyauté du salarié et participation financière dans une société concurrente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilisation du goodwill et manquement à la bonne information financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact environnemental et sociétal de l'activité des sociétés : comment les sociétés intègrent-elles les conséquences sociales et environnementales de leur activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cahiers de Droit des Affaires (180-181), pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des enjeux environnementaux et sociétaux par les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales : la transparence en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés de l'identité numérique : quelle qualification juridique pour l'adresse IP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une crise à l'autre : crise des marchés et crise de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, XXXVIII (2)</w:t>
+              <w:t xml:space="preserve">, 2009, 2, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit bancaire et financier au défi de l'IA : le rôle des fintechs</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du caractère civil ou commercial de la société de groupe d'assurance mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information des sociétés cotées et non cotées : une évolution certaine, de nouveaux risques probables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.237</w:t>
+              <w:t xml:space="preserve">, 2007, 01, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...3255 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02254316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7097,4131 +7205,4131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DAOs regulation from a French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">elgar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decentralized Autonomous Organizations in the Legal Landscape - From Decentralized Governance to Legal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar, p. 195, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact environnemental de la technologie de l’IA : l’avènement d’une nouvelle ère de la durabilité pour la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Mekoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Cheick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges AEDBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Banque, pp.315, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits économiques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Türk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, LGDJ Lextenso, pp.83-97, 2025, Droit et Société, 2275161503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05116909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Elgar, p. 195, 2025</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La finance décentralisée et la théorie des communs. Un prétexte pour penser les droits fondamentaux à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum Jean-François Renucci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.567, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the Social Acceptability of Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human-Centered AI, A Multidisciplinary Perspective for Policy-Makers, Auditors, and Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, page 250, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to regulate AI? The Inspiration of Economic Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frida Mekoui</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Castets-Renard; Jessica Eynard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la RSE à la RNE : la petite lettre qui change tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges AEDBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insécurité juridique : émergence d’une notion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLC, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits numériques économiques – Une perspective de droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Cheick</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réguler l’IA ? L’inspiration du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit de l’intelligence artificielle : entre règles sectorielles et régime général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et pluralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de l’activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.445, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux à l’ère des neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerveau(x) et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité juridique et les nouveaux objets algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insécurité émergence d'une notion juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit financier appréhendé comme « des flux en circulation » : quelles dynamiques et quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Sylvestre Bergé et Giulio Cesare Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, pp.91, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargir les compétences des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et objets connectés, The law and connected objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement de la Deep Law (vers une analyse numérique du droit ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Alain Couret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une illustration des risques technologiques par le jeu des biais algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et objets connectés, The law and connected objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, pp.130, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation juridique au service de l’innovation économique et technologique - à propos de l'information juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation juridique et judiciaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARCIER, 2019, 9782807909052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ubérisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et sociologiques. Regards experts sur de grandes mutations du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ/Lextenso, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rule of law à la rule by code : la blockchain, un projet faustien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en mémoire du professeur Neau-Leduc, Le juriste dans la cité, LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la blockchain à la bankchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit et des algorithmes. Libres propos sur la notion d’algorithme, cet impensé du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges AEDBF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Banque, pp.315, 2025</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, page 250, 2024</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation bancaire et financière : la construction d’une légitimité a-démocratique et a-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de juristes sur l’évolution du droit économique contemporain, coordination D. Bosco, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.567, 2024</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation juridique au service de l’innovation économique et technologique - A propos de l’information juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charpenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation juridique et judiciaire, coordination A. Masson, Larcier, p. 135</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.135, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine juridique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 589, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.119, 2022</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informations environnementales et reporting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fiches pratiques LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lexisnexis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, 2022</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le microcrédit, un exemple de financement alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la finance alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SLC, A paraître</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogations sur les nouvelles formes de normalisation : le cas de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Doussan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les futurs du droit de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.111-118, 2016, Droit(s) et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 8, 2022</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cas, une philosophie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pratique(s) et enseignement du droit, L'épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.369, 2022</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juriste, le comptable et la valeur : une fable des temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gensse, Éric Séverin &amp; Nadine Tournois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise revisitée, Méditations comptables et stratégiques, Mélanges Robert Teller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la gouvernance financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.51, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des banques à l’aune de la crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et politiques, Clefs pour la compréhension du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.255, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">division des actions, Instruments financiers - Titres financiers - Contrats financiers, Sécurité des investisseurs face au démarchage bancaire et financier, Instruments et montages financiers, Certificats de dépôt, bons à moyen terme négociables, Warrants financiers (bons d'option)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation, Droit, Economie et Marchés de matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul et E. Le Dolley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Collection Droit et Economie, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, A paraître</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, mélanges en l'honneur de G.J.Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.15-37, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.445, 2022</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.33-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.1, 2022</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement (article collectif du Centre de recherche en droit économique - CREDECO/GREDEG, UMR 7321, CNRS/INRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.15, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collart-Dutilleul, François; Bugnicourt, Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Dictionary of Food Security in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.389-391, 2013, 978-2804462673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, pp.91, 2020</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du conseil d'administration ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison roche, pp.689-699, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, 2020</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jurisclasseur, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, pp.130, 2020</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison de l'activité de financier de contentieux avec l'assurance et l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement de contentieux par un tiers Third Party Litigation Funding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon Assas, pp.133, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, LARCIER, 2019, 9782807909052</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de l'information communiquée aux investisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles J. Martin, Béatrice Parance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.29-50, 2012, Droit et économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001-2010 Dix ans de transparence en droit des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APU, pp.29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sincérité dans la présentation des budgets et des comptes privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sincérité en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.83, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ/Lextenso, 2019</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'homme de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit économique et droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larcier, pp.257, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...2171 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11231,342 +11339,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des affaires, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, Coll. Séquences, pp.542, 2025, Jean-Sylvestre Bergé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, Coll. Séquences, pp.542, 2025, Jean-Sylvestre Bergé</w:t>
+              <w:t xml:space="preserve">Dalloz. , 2022, Collection Séquences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dalloz. , 2022, Collection Séquences</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information communiquée par les sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Bénévent, pp.600, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11576,107 +11684,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des données de santé : entre intérêt général et intérêts particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ride.363.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11686,111 +11794,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique (direction et introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. Dalloz, 2017, Thèmes et commentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11800,91 +11908,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogations sur les nouvelles formes de normalisation : le cas de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01373135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11894,167 +12002,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du droit et des chiffres : vers de nouvelles « fongibilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juriste, le comptable et la valeur : une fable des temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12201,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benyekhlef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Mekoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Cheick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02548151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02550489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051990v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.363.0005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frydman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benyekhlef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Mekoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Cheick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02548151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02550489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.363.0005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>