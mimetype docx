--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -1551,51 +1551,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">D. Frère; L. Hugot; S. de Larminat; L Tranoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire. Actes du 1er Rendez-vous du Gaaf (Lorient, Aix-en-Provence, La Rochelle ; 2016-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.221-, 2025, Publication du Gaaf, 9782954152677</w:t>
+              <w:t xml:space="preserve">, pp.121-132, 2025, Publication du Gaaf, 9782954152677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>