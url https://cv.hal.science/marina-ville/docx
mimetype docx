--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1893,151 +1893,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desingularization of branch points of minimal disks in R^4</w:t>
+                <w:t xml:space="preserve">A link at infinity for minimal surfaces in $\mathbb{R}^4$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059912v1</w:t>
+                <w:t xml:space="preserve">hal-01059935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A link at infinity for minimal surfaces in $\mathbb{R}^4$</w:t>
+                <w:t xml:space="preserve">Desingularization of branch points of minimal disks in R^4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059935v1</w:t>
+                <w:t xml:space="preserve">hal-01059912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On harmonic morphisms from $4$-manifolds to Riemann surfaces and local almost Hermitian structures</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216520500030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216516500267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmundur Gudmundsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svensson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1574-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X93000467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X0300179X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216511009406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-008-9313-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02921950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLXXD9BT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-96-02652-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01239526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FACF6BA9BC63144A703346E913504E9DAB78004/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00130484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15AFB580AD6D06E172BB14E5B5ED058A5489FB05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216520500030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216516500267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmundur Gudmundsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svensson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1574-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X93000467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X0300179X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216511009406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-008-9313-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02921950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLXXD9BT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-96-02652-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01239526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FACF6BA9BC63144A703346E913504E9DAB78004/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00130484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15AFB580AD6D06E172BB14E5B5ED058A5489FB05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>