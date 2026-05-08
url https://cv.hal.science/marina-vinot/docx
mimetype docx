--- v1 (2026-03-27)
+++ v2 (2026-05-08)
@@ -1023,571 +1023,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a routing problem for the collection of refillable glass bottles with integer linear programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521988v1</w:t>
+                <w:t xml:space="preserve">hal-03522019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a routing problem for the collection of refillable glass bottles with integer linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoros Marampoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522019v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new modeling of the transportation constraints in the RCPSP with Routing: application to healthcare problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">VeRoLog - The seventh meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082037v1</w:t>
+                <w:t xml:space="preserve">hal-02138841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling of the transportation constraints in the RCPSP with Routing: application to healthcare problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">A real life case study of an integrated problem with production and transportation constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog - The seventh meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138841v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real life case study of an integrated problem with production and transportation constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138826v1</w:t>
+                <w:t xml:space="preserve">hal-02082037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Routing and Scheduling Problem: Application in Service Delivery</w:t>
               </w:r>
@@ -1649,397 +1649,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
+                <w:t xml:space="preserve">Definition of a new flow graph to model the constraints of a VRPPD in the RCPSPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EURO - 29th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138821v1</w:t>
+                <w:t xml:space="preserve">hal-02138697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a new flow graph to model the constraints of a VRPPD in the RCPSPR</w:t>
+                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO - 29th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138697v1</w:t>
+                <w:t xml:space="preserve">hal-02082043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
+                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082043v1</w:t>
+                <w:t xml:space="preserve">hal-02138821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
+                <w:t xml:space="preserve">Formalisation linéaire d’un problème de RCPSP avec transport de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138685v1</w:t>
+                <w:t xml:space="preserve">hal-02082045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Program for the Resource-Constrained Project Scheduling Problem with Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2048,235 +2061,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation linéaire d’un problème de RCPSP avec transport de ressources</w:t>
+                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082045v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
+                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -2294,97 +2294,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081931v1</w:t>
+                <w:t xml:space="preserve">hal-02082044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
+                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -2402,73 +2402,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082044v1</w:t>
+                <w:t xml:space="preserve">hal-02081931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling resource-constrained projects with transportation constraints</w:t>
               </w:r>
@@ -2781,256 +2781,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneously Handling Routing and Scheduling Through a GRASPxELS Algorithm</w:t>
+                <w:t xml:space="preserve">A GRASPxELS Approach for the Resolution of the Integrated Production and Transportation scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319762v1</w:t>
+                <w:t xml:space="preserve">hal-01319761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASPxELS Approach for the Resolution of the Integrated Production and Transportation scheduling Problem</w:t>
+                <w:t xml:space="preserve">Simultaneously Handling Routing and Scheduling Through a GRASPxELS Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">27th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319761v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3048,64 +3048,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Par Contraintes : démarches de modélisation pour des problèmes d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,64 +3149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la programmation linéaire à la programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,51 +3419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoros Marampoutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2021.100011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04623403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bethencourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Omar Djama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koening" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoros Marampoutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2021.100011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04623403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bethencourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Omar Djama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koening" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>