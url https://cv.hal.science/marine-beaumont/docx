--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jobbe-Duval</w:t>
+                <w:t xml:space="preserve">Stephanos Nikolaos Finitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Senage</w:t>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mazighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.e282-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102227v1</w:t>
+                <w:t xml:space="preserve">hal-04195189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gory</w:t>
+                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanos Nikolaos Finitsis</w:t>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
+                <w:t xml:space="preserve">Antoine Jobbe-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Mazighi</w:t>
+                <w:t xml:space="preserve">Thomas Senage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 178, pp.e282-e291. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.1271-1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195189v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endovascular therapy with or without intravenous thrombolysis in acute stroke with tandem occlusion</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Anadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papanagiotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+                <w:t xml:space="preserve">Relationship Between Left Ventricular Ejection Fraction Variation and Systemic Vascular Resistance: A Prospective Cardiovascular Magnetic Resonance Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filippetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.803567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.803567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231070v1</w:t>
+                <w:t xml:space="preserve">hal-03529734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Left Ventricular Ejection Fraction Variation and Systemic Vascular Resistance: A Prospective Cardiovascular Magnetic Resonance Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jobbé-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mandry</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filippetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.803567. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (18), pp.1763-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.803567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529734v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
               </w:r>
@@ -2236,606 +2236,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
+                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
+                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Soize</w:t>
+                <w:t xml:space="preserve">Caroline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227923v1</w:t>
+                <w:t xml:space="preserve">hal-03231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation of the Relationship Between Endovascular Therapy and Functional Outcome by Follow-up Infarct Volume in Patients With Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M M Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Ivo G H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Turc</w:t>
+                <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Edjlali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Hester F Lingsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+                <w:t xml:space="preserve">Ludo F M Beenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.194-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2018.3661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231743v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of the Relationship Between Endovascular Therapy and Functional Outcome by Follow-up Infarct Volume in Patients With Acute Ischemic Stroke</w:t>
+                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M M Boers</w:t>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo G H Jansen</w:t>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Brown</w:t>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hester F Lingsma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludo F M Beenen</w:t>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2018.3661⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225408v1</w:t>
+                <w:t xml:space="preserve">hal-03231743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Banasiak</w:t>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
+                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raynaud</w:t>
+                <w:t xml:space="preserve">Sebastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.685-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231285v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of overestimation ratio and TL-SVS as imaging biomarker of cardioembolic stroke and time from onset to MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,295 +3308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of denoising on precision and accuracy of saturation-recovery-based myocardial T 1 mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo magnetic resonance angiography to explore placental vascular anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bustin</w:t>
+                <w:t xml:space="preserve">Jie Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ferry</w:t>
+                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Codreanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Huanrong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shufang Liu</w:t>
+                <w:t xml:space="preserve">Romain Tonnelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (5), pp.1377-1388. </w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.40-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211593v1</w:t>
+                <w:t xml:space="preserve">hal-03230923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo magnetic resonance angiography to explore placental vascular anatomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of denoising on precision and accuracy of saturation-recovery-based myocardial T 1 mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Duan</w:t>
+                <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
+                <w:t xml:space="preserve">Pauline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanrong Lu</w:t>
+                <w:t xml:space="preserve">Andrei Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tonnelet</w:t>
+                <w:t xml:space="preserve">Shufang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.40-45. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (5), pp.1377-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2017.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230923v1</w:t>
+                <w:t xml:space="preserve">hal-03211593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-enhanced 3T MR Perfusion of Musculoskeletal Tumours: T1 Value Heterogeneity Assessment and Evaluation of the Influence of T1 Estimation Methods on Quantitative Parameters</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac remodeling following reperfused acute myocardial infarction is linked to the concomitant evolution of vascular function as assessed by cardiovascular magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,563 +3982,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Reconstruction of Multiple Images and Motion in MRI: Application to Free-Breathing Myocardial T2 Quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal deformation pattern in acute and late phases of ST-elevation myocardial infarction: incremental value of longitudinal post-systolic strain to assess myocardial viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Menini</w:t>
+                <w:t xml:space="preserve">Maxime Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+                <w:t xml:space="preserve">Simon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2463088⟩</w:t>
+              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (10), pp.815 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00392-016-0989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737196v1</w:t>
+                <w:t xml:space="preserve">hal-01760503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of cardiac MRI for tetralogy of Fallot: Combination of standard measurements and physiological analysis to detect invalid examinations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Comprehensive monitoring of cardiac remodeling with aortic stroke volume values provided by a phase-contrast MRI sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (5), pp.967 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737016v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive monitoring of cardiac remodeling with aortic stroke volume values provided by a phase-contrast MRI sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Quality control of cardiac MRI for tetralogy of Fallot: Combination of standard measurements and physiological analysis to detect invalid examinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci N Kecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000889⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (2), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733041v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal deformation pattern in acute and late phases of ST-elevation myocardial infarction: incremental value of longitudinal post-systolic strain to assess myocardial viability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Joint Reconstruction of Multiple Images and Motion in MRI: Application to Free-Breathing Myocardial T2 Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 105 (10), pp.815 - 826. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00392-016-0989-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2463088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760503v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial infarct sizing by late gadolinium-enhanced MRI: Comparison of manual, full-width at half-maximum, and n-standard deviation methods</w:t>
               </w:r>
@@ -4550,64 +4550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4664,433 +4664,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiographie Doppler 3D placentaire : applications actuelles et à venir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Perdriolle-Galet</w:t>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Chabot Lecoanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Beaumont</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (05), pp.463 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633805v1</w:t>
+                <w:t xml:space="preserve">hal-01729298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
+                <w:t xml:space="preserve">Assessment of Left Ventricular Ejection Fraction Calculation on Long-axis Views From Cardiac Magnetic Resonance Imaging in Patients With Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anaïs Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Juillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (43), pp.e1856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000001856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729298v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Left Ventricular Ejection Fraction Calculation on Long-axis Views From Cardiac Magnetic Resonance Imaging in Patients With Acute Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Huttin</w:t>
+                <w:t xml:space="preserve">Angiographie Doppler 3D placentaire : applications actuelles et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Perdriolle-Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Chabot Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anaïs Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
+                <w:t xml:space="preserve">R. Callec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Juillière</w:t>
+                <w:t xml:space="preserve">M. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94 (43), pp.e1856. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000001856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01729392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Speckle-Tracking Imaging for Right Ventricular Assessment after Acute Myocardial Infarction</w:t>
               </w:r>
@@ -5102,77 +5102,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Juillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (7), pp.818 - 827.e4. </w:t>
@@ -5210,90 +5210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Blood T1 on Extracellular Volume Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (8), pp.848 - 849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5321,458 +5321,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myocardium T1 measurement using single and multi-shot SMART1Map acquisition: pros and cons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Sitbon</w:t>
+                <w:t xml:space="preserve">Glenn Slavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouccara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Jeff Stainsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065121v1</w:t>
+                <w:t xml:space="preserve">inserm-00932143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D myocardial T 1 mapping at 3T using variable flip angle method: Pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Ling Margaret Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (2), pp.823 - 829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.24688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardium T1 measurement using single and multi-shot SMART1Map acquisition: pros and cons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Menini</w:t>
+                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Slavin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Mandry</w:t>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.9264-9272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00932143v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic MR imaging of osteoid osteomas: correlation of semiquantitative and quantitative perfusion parameters with patient symptoms and treatment outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,77 +5900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.263-72. </w:t>
@@ -7539,51 +7539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>