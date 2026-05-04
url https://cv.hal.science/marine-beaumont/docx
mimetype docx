--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1972,291 +1972,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
+                <w:t xml:space="preserve">Birth experience during COVID-19 confinement (CONFINE): protocol for a multicentre prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dahlhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.e043057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-043057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225359v1</w:t>
+                <w:t xml:space="preserve">hal-03225153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth experience during COVID-19 confinement (CONFINE): protocol for a multicentre prospective study</w:t>
+                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.e043057. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-043057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225153v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,338 +2504,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
+                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Turc</w:t>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+                <w:t xml:space="preserve">Sebastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.685-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231743v1</w:t>
+                <w:t xml:space="preserve">hal-03227923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
+                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Soize</w:t>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.685-692. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227923v1</w:t>
+                <w:t xml:space="preserve">hal-03231743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of overestimation ratio and TL-SVS as imaging biomarker of cardioembolic stroke and time from onset to MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,295 +2906,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of follow-up infarct volume with functional outcome in acute ischemic stroke: a pooled analysis of seven randomized trials</w:t>
+                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Boers</w:t>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Jansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luis San Roman</w:t>
+                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2017-013724⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211 (5), pp.1092-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225374v1</w:t>
+                <w:t xml:space="preserve">hal-03232462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of follow-up infarct volume with functional outcome in acute ischemic stroke: a pooled analysis of seven randomized trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Beenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leplat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Thomas Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Luis San Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 211 (5), pp.1092-1098. </w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1137-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2017-013724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232462v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
               </w:r>
@@ -3595,77 +3595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-enhanced 3T MR Perfusion of Musculoskeletal Tumours: T1 Value Heterogeneity Assessment and Evaluation of the Influence of T1 Estimation Methods on Quantitative Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Verbizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>