--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1038,325 +1038,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of an abbreviated pixelwise dynamic contrast enhancement analysis protocol for early extracellular volume fraction estimation</w:t>
+                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Louis</w:t>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Odille</w:t>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mandry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Huttin</w:t>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.2132-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208815v1</w:t>
+                <w:t xml:space="preserve">hal-03241367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and evaluation of an abbreviated pixelwise dynamic contrast enhancement analysis protocol for early extracellular volume fraction estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+                <w:t xml:space="preserve">D. Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fauvel</w:t>
+                <w:t xml:space="preserve">Christian de Chillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">O. Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (4), pp.2132-2143. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241367v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging Screening for Postinfarct Life-Threatening Ventricular Arrhythmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Chillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1972,870 +1972,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth experience during COVID-19 confinement (CONFINE): protocol for a multicentre prospective study</w:t>
+                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.e043057. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-043057⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225153v1</w:t>
+                <w:t xml:space="preserve">hal-03225359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
+                <w:t xml:space="preserve">Birth experience during COVID-19 confinement (CONFINE): protocol for a multicentre prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dahlhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.e043057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-043057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225359v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
+                <w:t xml:space="preserve">Mediation of the Relationship Between Endovascular Therapy and Functional Outcome by Follow-up Infarct Volume in Patients With Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Banasiak</w:t>
+                <w:t xml:space="preserve">Anna M M Boers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
+                <w:t xml:space="preserve">Ivo G H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raynaud</w:t>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester F Lingsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo F M Beenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.194-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2018.3661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231285v1</w:t>
+                <w:t xml:space="preserve">hal-03225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of the Relationship Between Endovascular Therapy and Functional Outcome by Follow-up Infarct Volume in Patients With Acute Ischemic Stroke</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Brown</w:t>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hester F Lingsma</w:t>
+                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludo F M Beenen</w:t>
+                <w:t xml:space="preserve">Caroline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (2), pp.194-202. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2018.3661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225408v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
+                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Soize</w:t>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.685-692. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227923v1</w:t>
+                <w:t xml:space="preserve">hal-03231743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
+                <w:t xml:space="preserve">Susceptibility Vessel Sign and Cardioembolic Etiology in the THRACE Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Turc</w:t>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+                <w:t xml:space="preserve">Sebastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.685-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231743v1</w:t>
+                <w:t xml:space="preserve">hal-03227923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of overestimation ratio and TL-SVS as imaging biomarker of cardioembolic stroke and time from onset to MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,295 +2906,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
+                <w:t xml:space="preserve">Association of follow-up infarct volume with functional outcome in acute ischemic stroke: a pooled analysis of seven randomized trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leplat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Anna Boers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Ivo Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Beenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis San Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1137-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2017-013724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232462v1</w:t>
+                <w:t xml:space="preserve">hal-03225374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of follow-up infarct volume with functional outcome in acute ischemic stroke: a pooled analysis of seven randomized trials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devlin</w:t>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis San Roman</w:t>
+                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.1137-1142. </w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211 (5), pp.1092-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2017-013724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225374v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.499-510. </w:t>
@@ -3308,485 +3308,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo magnetic resonance angiography to explore placental vascular anatomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of denoising on precision and accuracy of saturation-recovery-based myocardial T 1 mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Duan</w:t>
+                <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
+                <w:t xml:space="preserve">Pauline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanrong Lu</w:t>
+                <w:t xml:space="preserve">Andrei Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tonnelet</w:t>
+                <w:t xml:space="preserve">Shufang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.40-45. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (5), pp.1377-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2017.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230923v1</w:t>
+                <w:t xml:space="preserve">hal-03211593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of denoising on precision and accuracy of saturation-recovery-based myocardial T 1 mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo magnetic resonance angiography to explore placental vascular anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bustin</w:t>
+                <w:t xml:space="preserve">Jie Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ferry</w:t>
+                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Codreanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Huanrong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shufang Liu</w:t>
+                <w:t xml:space="preserve">Romain Tonnelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (5), pp.1377-1388. </w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.40-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211593v1</w:t>
+                <w:t xml:space="preserve">hal-03230923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-enhanced 3T MR Perfusion of Musculoskeletal Tumours: T1 Value Heterogeneity Assessment and Evaluation of the Influence of T1 Estimation Methods on Quantitative Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Verbizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (12), pp.4903-4912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-017-4891-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac remodeling following reperfused acute myocardial infarction is linked to the concomitant evolution of vascular function as assessed by cardiovascular magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,378 +3807,378 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12968-016-0314-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive evaluation of placental blood flow: lessons from animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153 (3), pp.R85-R96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/REP-16-0428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal deformation pattern in acute and late phases of ST-elevation myocardial infarction: incremental value of longitudinal post-systolic strain to assess myocardial viability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Quality control of cardiac MRI for tetralogy of Fallot: Combination of standard measurements and physiological analysis to detect invalid examinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci N Kecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemoine</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00392-016-0989-6⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (2), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760503v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive monitoring of cardiac remodeling with aortic stroke volume values provided by a phase-contrast MRI sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,953 +4186,953 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (5), pp.967 - 973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of cardiac MRI for tetralogy of Fallot: Combination of standard measurements and physiological analysis to detect invalid examinations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Temporal deformation pattern in acute and late phases of ST-elevation myocardial infarction: incremental value of longitudinal post-systolic strain to assess myocardial viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Maxime Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (10), pp.815 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00392-016-0989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737016v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Reconstruction of Multiple Images and Motion in MRI: Application to Free-Breathing Myocardial T2 Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.197-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2015.2463088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial infarct sizing by late gadolinium-enhanced MRI: Comparison of manual, full-width at half-maximum, and n-standard deviation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (5), pp.1206-1217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (05), pp.463 - 474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Left Ventricular Ejection Fraction Calculation on Long-axis Views From Cardiac Magnetic Resonance Imaging in Patients With Acute Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Juillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94 (43), pp.e1856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000001856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiographie Doppler 3D placentaire : applications actuelles et à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Perdriolle-Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Chabot Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Callec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.107-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Speckle-Tracking Imaging for Right Ventricular Assessment after Acute Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,1872 +5140,2009 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Juillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (7), pp.818 - 827.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.echo.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Blood T1 on Extracellular Volume Calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ferry</w:t>
+                <w:t xml:space="preserve">3D myocardial T 1 mapping at 3T using variable flip angle method: Pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ling Margaret Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.823 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2014.03.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738658v1</w:t>
+                <w:t xml:space="preserve">hal-01726409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardium T1 measurement using single and multi-shot SMART1Map acquisition: pros and cons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Effects of Blood T1 on Extracellular Volume Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (8), pp.848 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00932143v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D myocardial T 1 mapping at 3T using variable flip angle method: Pilot study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myocardium T1 measurement using single and multi-shot SMART1Map acquisition: pros and cons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Slavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Stainsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.24688⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01726409v1</w:t>
+                <w:t xml:space="preserve">inserm-00932143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (15), pp.9264-9272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic MR imaging of osteoid osteomas: correlation of semiquantitative and quantitative perfusion parameters with patient symptoms and treatment outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2602 - 2611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-013-2867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective interest of T2 mapping and diffusion tensor imaging in assessing porcine knee cartilage with MR at 3 Teslas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.263-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/BME-130750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion tensor imaging of diffuse axonal injury in a rat brain trauma model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan van de Looij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (1), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00755173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NG2-expressing glial precursor cells are a new potential oligodendroglioma cell initiating population in N-ethyl-N-nitrosourea-induced gliomagenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis / CARCINOGENESIS(LONDON); Carcinogenesis (Oxford)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (10), pp.1718-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/carcin/bgq154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00567905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (10), pp.1714-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00381408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved k-space trajectory measurement with signal shifting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (1), pp.200-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.21254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00381455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation prédictive pour la planification en neuroradiologie interventionnelle : bilan d'un projet collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Anxionnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Puel</w:t>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique Imagerie vasculaire (GdR IASIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343952v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of wigglesworth intrauterine growth restriction model using dce-mri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enersto Palmero-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International-Federation-of-Placenta-Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2019.06.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7003,279 +7152,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la perfusion placentaire en IRM : variation des mesures de T2* chez un modèle lapin d’hypoperfusion placentaire aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamendales et cliniques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7285,114 +7434,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements en imagerie RMN spirale et application à la caractérisation de la perméabilité de la barrière hémato-encéphalique sur deux modèles de tumeurs intracérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00201228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7539,51 +7688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.2986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huttin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.803567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-043057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M M Boers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G H Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester F Lingsma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo F M Beenen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2018.3661" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5835-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Beenen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2017-013724" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Codreanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25684" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanrong Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2017.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9FWKNV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4891-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-016-0314-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci N Kecir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01733041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000889" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;nichou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-016-0989-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ9FNV8B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Marie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juilli&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001856" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731948v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2015.02.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ling Margaret Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24688" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWSXHW55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2014.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Slavin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stainsby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2867-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C22895NR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567905v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balenci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq154" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21254" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621508v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Palmero-Soler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMH578ST-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>