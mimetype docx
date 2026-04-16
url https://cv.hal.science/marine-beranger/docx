--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -2805,51 +2805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="749A237D"/>
+    <w:nsid w:val="9EBF99C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>