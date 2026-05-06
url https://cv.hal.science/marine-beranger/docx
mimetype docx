--- v2 (2026-04-16)
+++ v3 (2026-05-06)
@@ -1719,386 +1719,455 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance privée en Mésopotamie. Le cas des lettres-ṣeḫpum, ou notes épistolaires du XVIIe siècle a.C.</w:t>
+                <w:t xml:space="preserve">Les tablettes du No. 1 broad street à Ur : vestiges du scriptorium du temple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La correspondance privée dans la Méditerranée antique : sociétés en miroir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta Antiqua (168), Ausonius éditions, pp.73-88, 2023, 978-2-35613-563-6</w:t>
+              <w:t xml:space="preserve">Archibab 6. Archives paléo-babyloniennes : 150 ans de publications et d’études (1872-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de N.A.B.U. (24), SEPOA, pp.173-195, 2026, 979-10-97449-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116182v1</w:t>
+                <w:t xml:space="preserve">hal-05611267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troupeaux des temples d'Ur (20e-18e s. av. J.-C.) : aspects administratifs, religieux et archéologiques</w:t>
+                <w:t xml:space="preserve">Correspondance privée en Mésopotamie. Le cas des lettres-ṣeḫpum, ou notes épistolaires du XVIIe siècle a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t>
+              <w:t xml:space="preserve">Madalina Dana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archibab 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 233-304, 2020, Mémoires de NABU, 979-10-97449-03-2</w:t>
+              <w:t xml:space="preserve">La correspondance privée dans la Méditerranée antique : sociétés en miroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta Antiqua (168), Ausonius éditions, pp.73-88, 2023, 978-2-35613-563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088662v1</w:t>
+                <w:t xml:space="preserve">hal-04116182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glimpses of the Old Babylonian Syllabary. Followed by Some Considerations on Regional Variations and Training in Letter-Writing</w:t>
+                <w:t xml:space="preserve">Les troupeaux des temples d'Ur (20e-18e s. av. J.-C.) : aspects administratifs, religieux et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jörg Klinger; Sebastian Fischer. </w:t>
+              <w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keilschriftliche Syllabare. Zur Methodik ihrer Erstellung</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-38, 2019, Berliner Beiträge zum Vorderen Orient, 978-3-935012-38-6</w:t>
+              <w:t xml:space="preserve">Archibab 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEPOA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 233-304, 2020, Mémoires de NABU, 979-10-97449-03-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422368v1</w:t>
+                <w:t xml:space="preserve">hal-03088662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glimpses of the Old Babylonian Syllabary. Followed by Some Considerations on Regional Variations and Training in Letter-Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jörg Klinger; Sebastian Fischer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keilschriftliche Syllabare. Zur Methodik ihrer Erstellung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-38, 2019, Berliner Beiträge zum Vorderen Orient, 978-3-935012-38-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du signe à l’enveloppe. L’enseignement du genre épistolaire à l’époque amorrite d’après un nouveau modèle de lettre scolaire avec enveloppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Chambon; M. Guichard; A.-I. Langlois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’argile au numérique. Mélanges assyriologiques en l’honneur de Dominique Charpin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-168, 2019, PIPOAC, 978-90-429-3872-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2108,100 +2177,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des pratiques d'écriture et de l'expression écrite : recherches sur les lettres de l'époque amorrite (2002-1595 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris sciences et lettres, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018PSLEP041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03090181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2211,98 +2280,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or des lettres sous le règne d'Hammu-rabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture – Aux origines du signe, La Recherche N°575</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2312,153 +2381,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ana ûsî šapârum. Écrire selon les règles en Mésopotamie » projet Scripta-PSL 2019 (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ana ûsî šapârum. Écrire selon les règles en Mésopotamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2468,276 +2537,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The King’s Finger Is Seized”. On the Relationship Between Akkadian School Letters and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65e Rencontre Assyriologique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing in the Old Babylonian School Curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reengineering Akkadian Tablets with TEI and TXM for Linguistic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2805,51 +2874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EBF99C7"/>
+    <w:nsid w:val="8D883943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3036,51 +3105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-beranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6897-4537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237502305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-47203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Gordin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2024-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=1787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-beranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6897-4537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237502305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-47203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Gordin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2024-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=1787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>