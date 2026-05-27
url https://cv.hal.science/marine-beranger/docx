--- v3 (2026-05-06)
+++ v4 (2026-05-27)
@@ -154,51 +154,51 @@
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Marine BÉRANGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historian specialized in history and cultures of the Ancient Near East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine Béranger is a researcher and academic specializing in Ancient Near Eastern studies, focusing on Mesopotamian history during the Old Babylonian period (2004–1595 BC). Her areas of expertise include the political, economic, and cultural history of this period. She is known for her work on Akkadian letters and scribal practices, as well as on the archives from Dur-Abi-ešuh. In her first book, « Écoute ma tablette ! » L’essor de la correspondance en Mésopotamie (2004–1595 av. n. è.), she explores the rise of letter-writing in Mesopotamia, reflected in a corpus of over 7,000 Old Babylonian letters.</w:t>
+        <w:t xml:space="preserve">Marine Béranger is a researcher and academic specializing in Ancient Near Eastern studies. Her areas of expertise include the political, economic, and cultural history of this period. She is known for her work on Akkadian letters and scribal practices, as well as on the archives from Dur-Abi-ešuh. In her first book, « Écoute ma tablette ! » L’essor de la correspondance en Mésopotamie (2004–1595 av. n. è.), she explores the rise of letter-writing in Mesopotamia, reflected in a corpus of over 7,000 Old Babylonian letters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">She holds a doctoral degree from the École Pratique des Hautes Études/Université Paris Sciences et Lettres (2018). She is now affiliated with the Freie Universität Berlin's Institute of Ancient Near Eastern Studies and has been actively involved in teaching and research.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areas of research: Writing, Literacy, and Cultural (Dis)continuities in Mesopotamia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1753,68 +1753,72 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tablettes du No. 1 broad street à Ur : vestiges du scriptorium du temple ?</w:t>
+                <w:t xml:space="preserve">Les tablettes du No. 1 Broad Street à Ur : vestiges du scriptorium du temple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Charpin; Antoine Jacquet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archibab 6. Archives paléo-babyloniennes : 150 ans de publications et d’études (1872-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires de N.A.B.U. (24), SEPOA, pp.173-195, 2026, 979-10-97449-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1981,199 +1985,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glimpses of the Old Babylonian Syllabary. Followed by Some Considerations on Regional Variations and Training in Letter-Writing</w:t>
+                <w:t xml:space="preserve">Du signe à l’enveloppe. L’enseignement du genre épistolaire à l’époque amorrite d’après un nouveau modèle de lettre scolaire avec enveloppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jörg Klinger; Sebastian Fischer. </w:t>
+              <w:t xml:space="preserve">G. Chambon; M. Guichard; A.-I. Langlois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keilschriftliche Syllabare. Zur Methodik ihrer Erstellung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, </w:t>
+              <w:t xml:space="preserve">De l’argile au numérique. Mélanges assyriologiques en l’honneur de Dominique Charpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeWe-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-38, 2019, Berliner Beiträge zum Vorderen Orient, 978-3-935012-38-6</w:t>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-168, 2019, PIPOAC, 978-90-429-3872-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422368v1</w:t>
+                <w:t xml:space="preserve">hal-02262358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du signe à l’enveloppe. L’enseignement du genre épistolaire à l’époque amorrite d’après un nouveau modèle de lettre scolaire avec enveloppe</w:t>
+                <w:t xml:space="preserve">Glimpses of the Old Babylonian Syllabary. Followed by Some Considerations on Regional Variations and Training in Letter-Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Chambon; M. Guichard; A.-I. Langlois. </w:t>
+              <w:t xml:space="preserve">Jörg Klinger; Sebastian Fischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’argile au numérique. Mélanges assyriologiques en l’honneur de Dominique Charpin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Keilschriftliche Syllabare. Zur Methodik ihrer Erstellung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-168, 2019, PIPOAC, 978-90-429-3872-4</w:t>
+                <w:t xml:space="preserve">PeWe-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-38, 2019, Berliner Beiträge zum Vorderen Orient, 978-3-935012-38-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262358v1</w:t>
+                <w:t xml:space="preserve">hal-02422368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2254,559 +2258,780 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03090181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âge d'or des lettres sous le règne d'Hammu-rabi</w:t>
+                <w:t xml:space="preserve">Digital Ancient Near Eastern Studies - A Transition to Arts and Crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Gordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avital Romach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliese-Sophia Lincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Sahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10894909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N°1 Broad Street (« House 27/School House »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04208438v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ana ûsî šapârum. Écrire selon les règles en Mésopotamie » projet Scripta-PSL 2019 (poster)</w:t>
+                <w:t xml:space="preserve">L'âge d'or des lettres sous le règne d'Hammu-rabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02149708v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture – Aux origines du signe, La Recherche N°575</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The King’s Finger Is Seized”. On the Relationship Between Akkadian School Letters and Practice</w:t>
+                <w:t xml:space="preserve">« ana ûsî šapârum. Écrire selon les règles en Mésopotamie » projet Scripta-PSL 2019 (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02188683v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing in the Old Babylonian School Curriculum</w:t>
+                <w:t xml:space="preserve">ana ûsî šapârum. Écrire selon les règles en Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The King’s Finger Is Seized”. On the Relationship Between Akkadian School Letters and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Denver, United States</w:t>
+              <w:t xml:space="preserve">65e Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152124v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drawing in the Old Babylonian School Curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reengineering Akkadian Tablets with TEI and TXM for Linguistic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2874,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D883943"/>
+    <w:nsid w:val="E1BDABCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +3330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-beranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6897-4537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237502305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-47203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Gordin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2024-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=1787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-beranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6897-4537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237502305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-47203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Gordin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2024-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=1787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Romach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliese-Sophia Lincke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Sahala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>