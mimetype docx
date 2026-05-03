--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -66,180 +66,583 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFAS fate and accumulation in periphytic biofilm inside river-like mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -249,723 +652,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution by polar pesticides and pharmaceuticals and risk assessment in surface water bodies along the French Mediterranean coast: Complementarity of target and non-target screenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.819-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enceco.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrences, distribution and risk assessment of polar pesticides in Niger River valley and its tributary the Mekrou River (Niger Republic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.20804-20820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-23526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Passive and Grab Sampling and High-Resolution Mass Spectrometry for Non-Targeted Analysis of Emerging Contaminants and Their Semi-Quantification in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Đorđe Tadić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayana Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (10), pp.3167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27103167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678973v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1112,51 +1233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03828325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23526-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03828325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23526-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>