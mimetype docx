--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -179,99 +179,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/iceptp26.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -279,137 +288,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -441,51 +450,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -495,154 +504,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -652,91 +661,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution by polar pesticides and pharmaceuticals and risk assessment in surface water bodies along the French Mediterranean coast: Complementarity of target and non-target screenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -745,348 +754,348 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.819-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enceco.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrences, distribution and risk assessment of polar pesticides in Niger River valley and its tributary the Mekrou River (Niger Republic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.20804-20820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-23526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Passive and Grab Sampling and High-Resolution Mass Spectrometry for Non-Targeted Analysis of Emerging Contaminants and Their Semi-Quantification in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Đorđe Tadić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayana Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (10), pp.3167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27103167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1233,51 +1242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03828325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23526-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp26.130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03828325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23526-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>