--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="798E9748"/>
+    <w:nsid w:val="A2A0F94C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>