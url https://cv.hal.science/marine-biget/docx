--- v2 (2026-05-03)
+++ v3 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Biget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur recherche / Post Doc (3 ans CDD INRAE)Projet de recherche sur l'éclosion suicide du nématode à kyste de la carotte - Effet de la culture précédente sur la qualité et l'efficacité de l'éclosion suicide & Implication du microbiote du sol sur la qualité et l'efficacité des exsudats racinaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-biget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7967-4590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261538330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the hologenome concept by analyzing the root-endosphere microbiota of chimeric plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qicheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106031. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reconstruction reveals distinct assemblages of Gallionellaceae in surface and subsurface redox transition zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (5), pp.fiaa036. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02509650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of host-plant connectivity on fungal assemblages in the root microbiota of Brachypodium pinnatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.e02976. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microorganisms’ journey between plant generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐kristel Bittebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and analysis of three Lupinus nodulomes provide new insights into specific host-symbiont relationships with compatible and incompatible Bradyrhizobium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Imperial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruiz-Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 266, pp.102-116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-mediated Gene Therapy Halts Retinal Degeneration in PDE6β-deficient Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendes-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (5), pp.867 - 876. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01798999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrectomy Before Intravitreal Injection of AAV2/2 Vector Promotes Efficient Transduction of Retinal Ganglion Cells in Dogs and Nonhuman Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizito-Tshitoko Tshilenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendes-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human gene therapy methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hgtb.2016.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01799021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biocontrol strategy based on the hatching stimulation of Heterodera carotae is influenced by the soil microbiota selected by previous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Symposium of the European Society of Nematologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cordoue (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau genre de bactéries oxydant le fer domine les zones de transitions redox des aquifères fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et diversité des bactéries oxydantes du fer de la famille des Gallionellaceae dans les aquifères de socle fracturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Terroir of a Vineyard:The environmental drivers of diversity and assemblages of microorganisms at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture-induced mixing of recent and ancient groundwaters controls the distribution of iron-oxidizing bacteria in hard-rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Subsurface Microbiology (ISSM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sequence-based information-novel understanding of ecology and novel avenues to test ecological hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abad Chabbi, Henry W. Loescher </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrail Ecosystem Research Infrastructures: Challenges, New Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.165-192, 2017, 978-1-4987-5131-5. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368252-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow for SNP genotyping using the Hi-Plex method v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur M.A. Hammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne comme holobionte : validité du concept, dynamique temporelle, déterminants environnementaux et application à la définition du terroir microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021REN1B044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Biget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur recherche / Post Doc (3 ans CDD INRAE)Projet de recherche sur l'éclosion suicide du nématode à kyste de la carotte - Effet de la culture précédente sur la qualité et l'efficacité de l'éclosion suicide & Implication du microbiote du sol sur la qualité et l'efficacité des exsudats racinaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-biget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7967-4590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261538330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the hologenome concept by analyzing the root-endosphere microbiota of chimeric plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qicheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106031. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reconstruction reveals distinct assemblages of Gallionellaceae in surface and subsurface redox transition zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (5), pp.fiaa036. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02509650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of host-plant connectivity on fungal assemblages in the root microbiota of Brachypodium pinnatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.e02976. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microorganisms’ journey between plant generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐kristel Bittebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and analysis of three Lupinus nodulomes provide new insights into specific host-symbiont relationships with compatible and incompatible Bradyrhizobium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Imperial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruiz-Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 266, pp.102-116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-mediated Gene Therapy Halts Retinal Degeneration in PDE6β-deficient Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendes-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (5), pp.867 - 876. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01798999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrectomy Before Intravitreal Injection of AAV2/2 Vector Promotes Efficient Transduction of Retinal Ganglion Cells in Dogs and Nonhuman Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizito-Tshitoko Tshilenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendes-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human gene therapy methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hgtb.2016.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01799021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biocontrol strategy based on the hatching stimulation of Heterodera carotae is influenced by the soil microbiota selected by previous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Symposium of the European Society of Nematologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cordoue (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau genre de bactéries oxydant le fer domine les zones de transitions redox des aquifères fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et diversité des bactéries oxydantes du fer de la famille des Gallionellaceae dans les aquifères de socle fracturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Terroir of a Vineyard:The environmental drivers of diversity and assemblages of microorganisms at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture-induced mixing of recent and ancient groundwaters controls the distribution of iron-oxidizing bacteria in hard-rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Subsurface Microbiology (ISSM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sequence-based information-novel understanding of ecology and novel avenues to test ecological hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Quaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abad Chabbi, Henry W. Loescher </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrail Ecosystem Research Infrastructures: Challenges, New Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.165-192, 2017, 978-1-4987-5131-5. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368252-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow for SNP genotyping using the Hi-Plex method v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur M.A. Hammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne comme holobionte : validité du concept, dynamique temporelle, déterminants environnementaux et application à la définition du terroir microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021REN1B044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2A0F94C"/>
+    <w:nsid w:val="4EAC1486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7967-4590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261538330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qicheng Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02509650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2976" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01793435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0459-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imperial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01798999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Provost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendes-Madeira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Libeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2016.37" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito-Tshitoko Tshilenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ameline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2016.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pernet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01839582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368252-10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03628565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1B044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7967-4590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261538330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qicheng Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02509650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2976" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01793435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0459-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imperial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Privet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01798999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Provost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendes-Madeira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Libeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2016.37" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito-Tshitoko Tshilenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ameline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2016.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pernet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02390701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01839582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368252-10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03628565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1B044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>