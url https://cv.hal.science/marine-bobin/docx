--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -66,1067 +66,1067 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une justice à soi : le peacemaking comme affirmation identitaire chez les Navajos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Andres; Sebastien Urioste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strangers no more: regards croisés sur la justice sociale, raciale et environnementale dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.163-183, 2025, 978-2-35692-202-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté par l’enfermement ? Analyse de l’expansion carcérale chez les Navajos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Chastagner; Lawrence Aje. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces de souveraineté dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d’Aix-Marseille, pp.127-143, 2024, 2731413093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05032623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vine Deloria Jr : race et justice aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, dire et représenter la race dans les Amériques. Le point de vue des intellectuels noirs et indigènes (XVIII-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, 2020, 978-3-8440-4898-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sweat lodge en prison : l’incarcération des Amérindiens aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Desmette; Philippe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prisons, prisonniers et spiritualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve &amp; Larose nouvelles éditions; Hémisphères Éditions, 2020, 978-2-37701-073-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile du point de vue anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Lantin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.99 - 123, 2018, 978-2-919732-88-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimes environnementales et justice : vers une écologie politique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cournil</w:t>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71 (numéro spécial, Victimes environnementales : reconnaître, réparer, résister »), p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buu-Sao Doris, 2023, Le capitalisme au village. Pétrole, État et luttes environnementales en Amazonie. Paris, CNRS Éditions, 320 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (1), pp.243-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1119575ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorer Chaco : gestion des terres publiques et souverainetés amérindiennes aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (4), pp.53-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.137.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public lands - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04780253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer hózhǫ, décoloniser la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.45-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/delib.014.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favarel-Garrigues, Laurent Gayer, Fiers de Punir. Le monde des justiciers hors-la-loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les comptes rendus, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.50510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisons et justice en territoire navajo : de la quête de souveraineté au changement de société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.78464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943152v1</w:t>
-              </w:r>
-[...421 lines deleted...]
-                <w:t xml:space="preserve">halshs-03986721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1144,77 +1144,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Victimes environnementales : reconnaître, réparer, résister »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cournil</w:t>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (numéro spécial), p. 7-123, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1239,64 +1239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 137, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lenglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Études et de la Recherche sur le Droit et la Justice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1640,51 +1640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119575ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.014.0045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6H26K17-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.78464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Lantin Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Lantin Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119575ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.014.0045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50510" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6H26K17-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.78464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>