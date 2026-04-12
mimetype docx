--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C00BB74"/>
+    <w:nsid w:val="501FF93C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>