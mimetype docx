--- v1 (2026-04-12)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0518-6329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological Evidence for Prominent Melt-Mush Reactions During Slow-Spreading Oceanic Accretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malissa Bakouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (8), pp.e2023GC011409. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulate formation and melt extraction from mush-dominated magma reservoirs: the melt flush process exemplified at mid-ocean ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfide enrichment along igneous layer boundaries in the lower oceanic crust: IODP Hole U1473A, Atlantis Bank, Southwest Indian Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Pieterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Ciazela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Wegorzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 320, pp.179-206. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower oceanic crust at ultraslow-spreading Southwest Indian Ridge: The inside story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archisman Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debaditya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Morishita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.223-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2022.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain Size Variations Record Segregation of Residual Melts in Slow Spreading Oceanic Crust (Atlantis Bank, 57°E Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tribuzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma‐Mush Interactions in the Lower Oceanic Crust: Insights From Atlantis Bank Layered Series (Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (9), pp.e2021JB022331. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R.L. Deans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johan Lissenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (5), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oman Drilling Project, Scientific Drilling in the Samail Ophiolite, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Coggon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oman Drilling Project Science Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/OmanDP.proc.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of melts within the slow-spreading lower oceanic crust : New insights from Atlantis Bank (Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université de Lorraine, 2020. English. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intraplate volcanism magmatic processes: New partition coefficients between minerals & alkaline melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0518-6329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OsvBXwoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological Evidence for Prominent Melt-Mush Reactions During Slow-Spreading Oceanic Accretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malissa Bakouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (8), pp.e2023GC011409. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulate formation and melt extraction from mush-dominated magma reservoirs: the melt flush process exemplified at mid-ocean ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfide enrichment along igneous layer boundaries in the lower oceanic crust: IODP Hole U1473A, Atlantis Bank, Southwest Indian Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Pieterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Ciazela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Wegorzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 320, pp.179-206. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower oceanic crust at ultraslow-spreading Southwest Indian Ridge: The inside story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archisman Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debaditya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Morishita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.223-248. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2022.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain Size Variations Record Segregation of Residual Melts in Slow Spreading Oceanic Crust (Atlantis Bank, 57°E Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tribuzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma‐Mush Interactions in the Lower Oceanic Crust: Insights From Atlantis Bank Layered Series (Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (9), pp.e2021JB022331. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R.L. Deans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johan Lissenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (5), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oman Drilling Project, Scientific Drilling in the Samail Ophiolite, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Coggon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oman Drilling Project Science Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/OmanDP.proc.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of melts within the slow-spreading lower oceanic crust : New insights from Atlantis Bank (Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université de Lorraine, 2020. English. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intraplate volcanism magmatic processes: New partition coefficients between minerals & alkaline melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="501FF93C"/>
+    <w:nsid w:val="87ECDE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0518-6329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Bakouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011409" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04009717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pieterek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ciazela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lazarov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Wegorzewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archisman Dhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanfilippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tribuzio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020997" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Matter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Coggon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Oman Drilling Project Science Team" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/OmanDP.proc.2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02929290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0518-6329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OsvBXwoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Bakouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04009717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pieterek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ciazela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lazarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Wegorzewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archisman Dhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.08.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanfilippo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tribuzio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Kelemen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Matter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Coggon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Oman Drilling Project Science Team" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/OmanDP.proc.2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02929290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>