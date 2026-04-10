--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,1562 +66,1562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque des Saisons de Saint-Romain-en-Gal (France, Rhône) : actualité de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'Étude de la Mosaïque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.261-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fœtus comme un arbre: Une analogie du discours médical antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143 (1-2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552343-14234015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ânon, la jument et la mule : allaitement interspécifique et hybridation chez les agronomes romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2017n1a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et société dans le monde grec et en Italie (Ve - IIe s. av. J.-C.) : Bibliographie générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440, pp.81-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lait de la nourrice aux alimenta du père nourricier : des liens fragiles dans la Rome impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 58 (1), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.058.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu quoque mi fili ! Pourquoi les Français croient-ils que Brutus était le fils de César ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transtexts.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arbres au féminin : la nymphe, les fruits, et le grammairien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N.S.10, pp.309-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigne mariée ou fleur coupée: la mise en scène d'une parole féminine dans le carmen 62 de Catulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mondesanciens.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nutritor: une nourrice au masculin dans la Rome impériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.191-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Virgile de Columelle: une lecture optimiste des Géorgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les généalogies d’Enée chez Homère et Virgile : aspects de la mémoire sélective des Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.295-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La botanique antique et la problématique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.9276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">162 recettes pour faire prospérer son bien de campagne : l’énonciation en catalogue dans le De agri cultura de Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.211-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation, parenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.667-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broussailles, épines, échardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Manakidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inceste (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678644v1</w:t>
-              </w:r>
-[...1046 lines deleted...]
-                <w:t xml:space="preserve">hal-04154308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1639,51 +1639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lavoro agricolo nelle Georgiche di Virgilio : si può salvare l’usignolo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corso di Storia della letteratura latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Boldrer, Mar 2024, Macerata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1708,51 +1708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des adventices de cultures : y a-t-il de “mauvaises herbes” pour les Anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1777,51 +1777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories de céréales et de légumineuses : classification et « flou » des désignations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir médical de Columelle, dans les livres I et II du De re rustica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Axe A - HiSoMA: Savoirs, normes, doctrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, Mar 2021, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,51 +1928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations de Virgile chez Columelle ou l’invention du prosimètre didactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, May 2019, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier aujourd’hui les traités d’agronomie antiques : l’apport de la pluridisciplinarité et des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Humanités, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Columelle. Le grand oeconome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliefs. Saisons romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.144-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2180,51 +2180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et pratiques: faucilles et serpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrone en sa maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pompéi, un art de vivre (Musée Maillol, 21 sept. 2011-12 févr. 2012). Catalogue de l'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,1142 +2474,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les catégories des céréales et des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5007dt7p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boehm</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile, Géorgiques, 2 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5d582133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation, parenté / Filiation, Kinship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbel-Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.667-675, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04672823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caton l’Ancien, De l’agriculture (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.5d582133⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b64a53vx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">J.-P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pointe fantôme: enquête sur la fabrique textuelle et iconographique de la falx uinitoria de Columelle (De re rustica, IV, 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandenet Maëlys; Bretin-Chabrol Marine; Luccioni Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture, Actes du colloque de Lyon (juin 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.357-396, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broussailles, épines, échardes / Brush, thorns, splinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Manakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.667-675, A paraître</w:t>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.257-268, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommes, fruits / Apples, fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Classiques Garnier, pp.1396-1404, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile, Géorgiques, 1 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.b64a53vx⟩</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3045j361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner la terre, matrice des plantes. Agriculture et gynécologie chez Columelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Carvallo; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.113-133, 2023, </w:t>
@@ -3733,51 +3733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liber sementiuus : Qu’est-ce qu’un semen pour Columelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Bretin-Chabrol; Maëlys Blandenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle, De re rustica, I et II, Actes du colloque Columelle et les céréales (Lyon, sept. 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR - De Boccard, pp.91-111, 2020</w:t>
@@ -3819,51 +3819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas agricola, on le devient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle "De rustica", I et II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, pp.13-23, 2020, Etudes et recherches sur l'Occident romain, 978-2-36442-091-5</w:t>
@@ -3892,51 +3892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation, adoption ou adultère des arbres : discours ambivalents sur la greffe dans l’Antiquité romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Lieutaghi; Elise Bain; Antonin Chabert; Jean-Yves Durand; Raphaelle Garreta; Pascal Luccioni; Danielle Musset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes manipulées: morales du végétal ? Actes du séminaire organisé du 8 au 10 octobre 2015 à Forcalquier par le Musée de Salagon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Musée de Salagon, pp.17-30, 2017</w:t>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir les choses cachées : réflexions sur la place des racines dans les cultures grecque et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4051,51 +4051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des herbes et des broussailles : plantes de ruines dans l’Antiquité gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4137,51 +4137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envoi de pommes comme marque d’amour dans la littérature gréco-latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4223,51 +4223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noeuds de la parenté dans OEdipe de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Guisard et C. Laizé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.279-296, 2013, Cultures antiques</w:t>
@@ -4296,51 +4296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue latine et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.158-160, 2011, 978-2-200-25913-6</w:t>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner le sein à Rome : la fausse évidence d’un geste sexué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.55-58, 2011</w:t>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des plantes. Analogie et catégories du genre chez les agronomes romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Carmignani; Mireille Courrént; Thierry Eloi; Joël Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.15-28, 2007</w:t>
@@ -4541,225 +4541,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission manuscrite: l'exemple de Columelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4822,51 +4822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4910,51 +4910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle &amp;quot;De re rustica&amp;quot; I et II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEROR - De Boccard, 2020, 978-2-36442-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4972,51 +4972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre et la lignée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Jérôme Millon, Grenoble, pp.466, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>