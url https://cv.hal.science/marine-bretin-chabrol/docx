--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,2028 +66,4731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation, parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.667-675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broussailles, épines, échardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Manakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.257-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05161139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inceste (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosaïque des Saisons de Saint-Romain-en-Gal (France, Rhône) : actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'Étude de la Mosaïque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.261-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fœtus comme un arbre: Une analogie du discours médical antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 143 (1-2), pp.157-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552343-14234015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et société dans le monde grec et en Italie (Ve - IIe s. av. J.-C.) : Bibliographie générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440, pp.81-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ânon, la jument et la mule : allaitement interspécifique et hybridation chez les agronomes romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (1), pp.103-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/az2017n1a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du lait de la nourrice aux alimenta du père nourricier : des liens fragiles dans la Rome impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 58 (1), pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.058.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu quoque mi fili ! Pourquoi les Français croient-ils que Brutus était le fils de César ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transtexts.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres au féminin : la nymphe, les fruits, et le grammairien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, N.S.10, pp.309-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne mariée ou fleur coupée: la mise en scène d'une parole féminine dans le carmen 62 de Catulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mondesanciens.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nutritor: une nourrice au masculin dans la Rome impériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Virgile de Columelle: une lecture optimiste des Géorgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La botanique antique et la problématique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.9276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les généalogies d’Enée chez Homère et Virgile : aspects de la mémoire sélective des Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69, pp.295-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">162 recettes pour faire prospérer son bien de campagne : l’énonciation en catalogue dans le De agri cultura de Caton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.211-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corbel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories des céréales et des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Flora Manakidou</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5007dt7p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile, Géorgiques, 2 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5d582133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation, parenté / Filiation, Kinship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbel-Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.667-675, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caton l’Ancien, De l’agriculture (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b64a53vx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04678644v1</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pointe fantôme: enquête sur la fabrique textuelle et iconographique de la falx uinitoria de Columelle (De re rustica, IV, 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandenet Maëlys; Bretin-Chabrol Marine; Luccioni Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture, Actes du colloque de Lyon (juin 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.357-396, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broussailles, épines, échardes / Brush, thorns, splinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Manakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.257-268, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommes, fruits / Apples, fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Classiques Garnier, pp.1396-1404, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile, Géorgiques, 1 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3045j361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.12-22, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing arable weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soigner la terre, matrice des plantes. Agriculture et gynécologie chez Columelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Carvallo; Arnaud Macé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.113-133, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.51651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber sementiuus : Qu’est-ce qu’un semen pour Columelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Bretin-Chabrol; Maëlys Blandenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle, De re rustica, I et II, Actes du colloque Columelle et les céréales (Lyon, sept. 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR - De Boccard, pp.91-111, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne naît pas agricola, on le devient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle "De rustica", I et II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.13-23, 2020, Etudes et recherches sur l'Occident romain, 978-2-36442-091-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transplantation, adoption ou adultère des arbres : discours ambivalents sur la greffe dans l’Antiquité romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lieutaghi; Elise Bain; Antonin Chabert; Jean-Yves Durand; Raphaelle Garreta; Pascal Luccioni; Danielle Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plantes manipulées: morales du végétal ? Actes du séminaire organisé du 8 au 10 octobre 2015 à Forcalquier par le Musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Musée de Salagon, pp.17-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des herbes et des broussailles : plantes de ruines dans l’Antiquité gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps des plantes, temps des humains. Actes du douzième séminaire d’ethnobotanique du domaine européen (Forcalquier, 10 et 11 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'est-à-dire Editions, pp.15-32, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir les choses cachées : réflexions sur la place des racines dans les cultures grecque et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines ou la métaphore des origines. Actes du séminaire organisé du 9 au 11 octobre 2014 à Forcalquier par le Musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'est-à-dire Editions, pp.33-48, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envoi de pommes comme marque d’amour dans la littérature gréco-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fruits, nourritures ambiguës du corps et des pensées. Actes du séminaire organisé du 11 au 12 octobre 2012 à Forcalquier par le Musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'est-à-dire Editions, pp.15-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noeuds de la parenté dans OEdipe de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Guisard et C. Laizé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.279-296, 2013, Cultures antiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue latine et le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.158-160, 2011, 978-2-200-25913-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner le sein à Rome : la fausse évidence d’un geste sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.55-58, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe des plantes. Analogie et catégories du genre chez les agronomes romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Carmignani; Mireille Courrént; Thierry Eloi; Joël Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.15-28, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission manuscrite: l'exemple de Columelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEROR, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle &amp;quot;De re rustica&amp;quot; I et II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEROR - De Boccard, 2020, 978-2-36442-091-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbre et la lignée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Jérôme Millon, Grenoble, pp.466, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des adventices de cultures : y a-t-il de “mauvaises herbes” pour les Anciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lavoro agricolo nelle Georgiche di Virgilio : si può salvare l’usignolo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corso di Storia della letteratura latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Boldrer, Mar 2024, Macerata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories de céréales et de légumineuses : classification et « flou » des désignations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Axe A - HiSoMA: Savoirs, normes, doctrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, May 2023, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir médical de Columelle, dans les livres I et II du De re rustica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Axe A - HiSoMA: Savoirs, normes, doctrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, Mar 2021, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations de Virgile chez Columelle ou l’invention du prosimètre didactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, May 2019, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier aujourd’hui les traités d’agronomie antiques : l’apport de la pluridisciplinarité et des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Humanités, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,2958 +4800,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Columelle. Le grand oeconome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliefs. Saisons romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.144-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04678225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et pratiques: faucilles et serpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ménage des champs : du savoir agricole antique aux livres d’agriculture de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrone en sa maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pompéi, un art de vivre (Musée Maillol, 21 sept. 2011-12 févr. 2012). Catalogue de l'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678654v1</w:t>
-              </w:r>
-[...2701 lines deleted...]
-                <w:t xml:space="preserve">halshs-00905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>