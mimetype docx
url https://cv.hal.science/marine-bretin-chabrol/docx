--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -66,3740 +66,4464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque des Saisons de Saint-Romain-en-Gal (France, Rhône) : actualité de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'Étude de la Mosaïque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.261-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fœtus comme un arbre: Une analogie du discours médical antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143 (1-2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552343-14234015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ânon, la jument et la mule : allaitement interspécifique et hybridation chez les agronomes romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2017n1a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et société dans le monde grec et en Italie (Ve - IIe s. av. J.-C.) : Bibliographie générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440, pp.81-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lait de la nourrice aux alimenta du père nourricier : des liens fragiles dans la Rome impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 58 (1), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.058.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu quoque mi fili ! Pourquoi les Français croient-ils que Brutus était le fils de César ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transtexts.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigne mariée ou fleur coupée: la mise en scène d'une parole féminine dans le carmen 62 de Catulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mondesanciens.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nutritor: une nourrice au masculin dans la Rome impériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.191-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arbres au féminin : la nymphe, les fruits, et le grammairien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N.S.10, pp.309-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Virgile de Columelle: une lecture optimiste des Géorgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les généalogies d’Enée chez Homère et Virgile : aspects de la mémoire sélective des Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.295-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La botanique antique et la problématique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.9276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">162 recettes pour faire prospérer son bien de campagne : l’énonciation en catalogue dans le De agri cultura de Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.211-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation, parenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.667-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broussailles, épines, échardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Manakidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inceste (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire anthropologique du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678648v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il lavoro agricolo nelle Georgiche di Virgilio : si può salvare l’usignolo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'Étude de la Mosaïque antique</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Corso di Storia della letteratura latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Boldrer, Mar 2024, Macerata, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des adventices de cultures : y a-t-il de “mauvaises herbes” pour les Anciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories de céréales et de légumineuses : classification et « flou » des désignations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Séminaire de l'Axe A - HiSoMA: Savoirs, normes, doctrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Broc-Schmezer, May 2023, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir médical de Columelle, dans les livres I et II du De re rustica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Séminaire de l'Axe A - HiSoMA: Savoirs, normes, doctrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Broc-Schmezer, Mar 2021, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citations de Virgile chez Columelle ou l’invention du prosimètre didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Broc-Schmezer, May 2019, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier aujourd’hui les traités d’agronomie antiques : l’apport de la pluridisciplinarité et des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Étudier les humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Humanités, Dec 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Columelle. Le grand oeconome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              <w:t xml:space="preserve">Reliefs. Saisons romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.144-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04678225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et pratiques: faucilles et serpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Le ménage des champs : du savoir agricole antique aux livres d’agriculture de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matrone en sa maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
-[...323 lines deleted...]
-                <w:t xml:space="preserve">hal-04154308v1</w:t>
+              <w:t xml:space="preserve">Pompéi, un art de vivre (Musée Maillol, 21 sept. 2011-12 févr. 2012). Catalogue de l'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing arable weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boehm</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.5007dt7p⟩</w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.5d582133⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caton l’Ancien, De l’agriculture (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b64a53vx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pointe fantôme: enquête sur la fabrique textuelle et iconographique de la falx uinitoria de Columelle (De re rustica, IV, 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandenet Maëlys; Bretin-Chabrol Marine; Luccioni Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture, Actes du colloque de Lyon (juin 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.357-396, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation, parenté / Filiation, Kinship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbel-Morana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.667-675, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories des céréales et des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.b64a53vx⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5007dt7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile, Géorgiques, 2 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.5d582133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broussailles, épines, échardes / Brush, thorns, splinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Manakidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.257-268, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommes, fruits / Apples, fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Classiques Garnier, pp.1396-1404, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile, Géorgiques, 1 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.3045j361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, pp.12-22, 2024, 978-2-36442-102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner la terre, matrice des plantes. Agriculture et gynécologie chez Columelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Carvallo; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogies végétales dans la connaissance de la vie de l’Antiquité à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.113-133, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.51651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liber sementiuus : Qu’est-ce qu’un semen pour Columelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Bretin-Chabrol; Maëlys Blandenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle, De re rustica, I et II, Actes du colloque Columelle et les céréales (Lyon, sept. 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR - De Boccard, pp.91-111, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas agricola, on le devient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle "De rustica", I et II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, pp.13-23, 2020, Etudes et recherches sur l'Occident romain, 978-2-36442-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation, adoption ou adultère des arbres : discours ambivalents sur la greffe dans l’Antiquité romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Lieutaghi; Elise Bain; Antonin Chabert; Jean-Yves Durand; Raphaelle Garreta; Pascal Luccioni; Danielle Musset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes manipulées: morales du végétal ? Actes du séminaire organisé du 8 au 10 octobre 2015 à Forcalquier par le Musée de Salagon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Musée de Salagon, pp.17-30, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir les choses cachées : réflexions sur la place des racines dans les cultures grecque et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines ou la métaphore des origines. Actes du séminaire organisé du 9 au 11 octobre 2014 à Forcalquier par le Musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'est-à-dire Editions, pp.33-48, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des herbes et des broussailles : plantes de ruines dans l’Antiquité gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps des plantes, temps des humains. Actes du douzième séminaire d’ethnobotanique du domaine européen (Forcalquier, 10 et 11 octobre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C'est-à-dire Editions, pp.15-32, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envoi de pommes comme marque d’amour dans la littérature gréco-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Lieutaghi; Danielle Musset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fruits, nourritures ambiguës du corps et des pensées. Actes du séminaire organisé du 11 au 12 octobre 2012 à Forcalquier par le Musée de Salagon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C'est-à-dire Editions, pp.15-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noeuds de la parenté dans OEdipe de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Guisard et C. Laizé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.279-296, 2013, Cultures antiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue latine et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.158-160, 2011, 978-2-200-25913-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner le sein à Rome : la fausse évidence d’un geste sexué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Boehringer; Violaine Sebillotte Cuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité grecque et romaine. Le genre : méthode et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.55-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des plantes. Analogie et catégories du genre chez les agronomes romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Carmignani; Mireille Courrént; Thierry Eloi; Joël Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.15-28, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3809,259 +4533,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission manuscrite: l'exemple de Columelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4071,984 +4795,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEROR, 2024, 978-2-36442-102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle &amp;quot;De re rustica&amp;quot; I et II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEROR - De Boccard, 2020, 978-2-36442-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre et la lignée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Jérôme Millon, Grenoble, pp.466, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905700v1</w:t>
-              </w:r>
-[...722 lines deleted...]
-                <w:t xml:space="preserve">hal-04678654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n1a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.058.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Manakidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Caton/cato_agr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b64a53vx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbel-Morana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/les_cat%C3%A9gories_des_c%C3%A9r%C3%A9ales_et_l%C3%A9gumineuses?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5007dt7p" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5d582133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Vergilius/georgiques_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3045j361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.51651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04154473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>