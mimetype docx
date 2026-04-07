--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2379,84 +2379,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04694193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Video of the presentation at LREC conference: EPOP: A benchmark corpus for Assessing NLP Models on Structured Information Extraction in Plant Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alvis-BSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2474,84 +2624,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2619,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F77C8789"/>
+    <w:nsid w:val="365A1E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2850,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279905025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04067243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinying Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouamout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#233;rozier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rumeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Del&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110763560-002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7803" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04694193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279905025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04067243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinying Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouamout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#233;rozier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rumeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Del&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110763560-002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7803" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04694193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>