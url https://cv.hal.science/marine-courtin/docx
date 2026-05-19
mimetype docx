--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">279905025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ksvqfKoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -211,1361 +232,1495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus: A semantically annotated resource for knowledge extraction on mammalian milk oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (8), pp.e0319729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0319729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description sémantique des stades de développement phénologique des plantes, et extraction de nouveaux labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1-2), pp.157-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/roia.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation des interactions plantes organismes vivants sous forme d'ontologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LifeCLEF 2026 Teaser: AI Challenges for Biodiversity Understanding and Ecosystem Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Courtin</w:t>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IA4AgroRun Mobilisation de méthode d’IA pour la sémantisation des données en agroécologie et en veille sanitaire dans le contexte “One Health”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2026 - 48th European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Deft, Netherlands. pp.287-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-21321-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033023v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Modelisation des interactions plantes organismes vivants sous forme d'ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bossy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Atelier IA4AgroRun Mobilisation de méthode d’IA pour la sémantisation des données en agroécologie et en veille sanitaire dans le contexte “One Health”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Roche (Cirad - TETIS); Thierry Baldet (Cirad, ASTRE); Jean-Christophe Soulié (Cirad – R&amp;R); Sandrine Auzoux (Cirad – AIDA); Clément Jonquet (INRAE, MISTEA); Pierre-Yves Teycheney (Cirad, PVBMT), Apr 2025, Saint-Denis, La Réunion. 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04932752v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des stades phénologiques et cultures dans les Bulletins de Santé du Végétal de la vigne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187187v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04932752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de fragments syntaxiques en français à partir d'une mesure d'autonomie basée sur l'entropie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Annotation des stades phénologiques et cultures dans les Bulletins de Santé du Végétal de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.15-27</w:t>
+              <w:t xml:space="preserve">7. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265907v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extraction de fragments syntaxiques en français à partir d'une mesure d'autonomie basée sur l'entropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061740v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-Effect of Menzerath-Altmann Law and Heavy Constituent Shift in Natural Languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinying Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualico 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IQLA; NINJAL, Nov 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067243v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Collaborative Treebank Curation Meets Graph Grammars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Co-Effect of Menzerath-Altmann Law and Heavy Constituent Shift in Natural Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinying Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Qualico 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IQLA; NINJAL, Nov 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021720v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from natural and artificial dependency trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">When Collaborative Treebank Curation Meets Graph Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunxiao Yan</w:t>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quasy 2019, Quantitative Syntax, Syntaxfest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416656v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-word annotation in syntactic treebanks: Propositions for Universal Dependencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What can we learn from natural and artificial dependency trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxiao Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Treebanks and Linguistic Theories (TLT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quasy 2019, Quantitative Syntax, Syntaxfest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.125-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-7915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675332v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-word annotation in syntactic treebanks: Propositions for Universal Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th international conference on Treebanks and Linguistic Theories (TLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Prague, Czech Republic. pp.181-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Establishing a Language by Annotating a Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">annDH 2018 Annotation in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Sofia, Bulgaria. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1575,154 +1730,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloOligoDB: an open platform for the exploration of milk oligosaccharides in mammalian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bouamout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,267 +1887,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-effect of Menzerath-Altmann law and heavy constituent shift in natural languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Approaches to Universality and Individuality in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.11-24, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110763560-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surface-Syntactic UD Treebank for Naija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Candito; Kilian Evang; Stephan Oepen; Djamé Seddah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th International Workshop on Treebanks and Linguistic Theories (TLT, SyntaxFest 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, pp.13-24, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W19-7803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2002,147 +2157,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Dependencies 2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Željko Agić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Ahrenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Antonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2152,147 +2307,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2302,100 +2457,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From treebanks to partial syntactic structure induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université de la Sorbonne nouvelle - Paris III, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA030013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04694193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2405,147 +2560,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video of the presentation at LREC conference: EPOP: A benchmark corpus for Assessing NLP Models on Structured Information Extraction in Plant Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhi Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,153 +2710,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvis-BSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2769,51 +2924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365A1E44"/>
+    <w:nsid w:val="B144B37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279905025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04067243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinying Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouamout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#233;rozier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rumeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Del&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110763560-002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7803" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04694193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279905025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ksvqfKoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21321-1_39" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04067243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouamout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#233;rozier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rumeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Del&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110763560-002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-7803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04694193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>