--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -388,191 +388,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
+                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335823v1</w:t>
+                <w:t xml:space="preserve">hal-05337279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
+                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337279v1</w:t>
+                <w:t xml:space="preserve">hal-05335823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcoming Expansions for the Musée Virtuel des Dictionnaires</w:t>
               </w:r>
@@ -912,51 +912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,51 +2315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7474575"/>
+    <w:nsid w:val="F60BEE36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>