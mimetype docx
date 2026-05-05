--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -388,761 +388,761 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
+                <w:t xml:space="preserve">Rule-based Approaches to the Automatic Generation of Puns Based on Given Names in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on Computational Humor (CHum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian F. Hempelmann; Julia Rayz; Tiansi Dong; Tristan Miller, Jan 2025, Abu Dhabi, United Arab Emirates. pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337279v1</w:t>
+                <w:t xml:space="preserve">hal-05140779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upcoming Expansions for the Musée Virtuel des Dictionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaborde</w:t>
+                <w:t xml:space="preserve">Luc Massip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON HISTORICAL LEXICOGRAPHY AND LEXICOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Vilalva; Ana Salgado; Esperança Cardeira; Rute Costa, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335823v1</w:t>
+                <w:t xml:space="preserve">hal-05140836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcoming Expansions for the Musée Virtuel des Dictionnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Musée Virtuel des Dictionnaires, un outil pour questionner la norme et la variation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Massip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON HISTORICAL LEXICOGRAPHY AND LEXICOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alina Vilalva; Ana Salgado; Esperança Cardeira; Rute Costa, Jun 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque « Dictionnaires, normes, usages et variations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Rey; Anaïs Chambat, Jun 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140836v1</w:t>
+                <w:t xml:space="preserve">hal-05222479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based Approaches to the Automatic Generation of Puns Based on Given Names in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place des SN possessifs dans les chaînes de référence : étude de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Manuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Computational Humor (CHum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian F. Hempelmann; Julia Rayz; Tiansi Dong; Tristan Miller, Jan 2025, Abu Dhabi, United Arab Emirates. pp.18-22</w:t>
+              <w:t xml:space="preserve">La possession et ses expressions : linguistique de corpus, langues de spécialité, traduction, acquisition/apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angelina Aleksandrova; Véronique Lagae; Vassil Mostrov; Fayssal Tayalati, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140779v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des SN possessifs dans les chaînes de référence : étude de corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Manuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La possession et ses expressions : linguistique de corpus, langues de spécialité, traduction, acquisition/apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.119-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.crac-1.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397336v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Musée Virtuel des Dictionnaires, un outil pour questionner la norme et la variation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Institut Des Humanités Numériques : un outil clé pour les humanités numériques à CY Cergy Paris Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dictionnaires, normes, usages et variations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Rey; Anaïs Chambat, Jun 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">DHNord 2025 : Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentin de Craene; Philippe Useille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222479v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.crac-1.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05489596v1</w:t>
+                <w:t xml:space="preserve">hal-05335823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Institut Des Humanités Numériques : un outil clé pour les humanités numériques à CY Cergy Paris Université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2025 : Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentin de Craene; Philippe Useille, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397397v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de jeux de mots à base de prénoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bekolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avignon, France. pp.66-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1314,51 +1314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,273 +1571,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01836380v1</w:t>
+                <w:t xml:space="preserve">halshs-01795213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t>
+                <w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795213v1</w:t>
+                <w:t xml:space="preserve">halshs-01795228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795228v1</w:t>
+                <w:t xml:space="preserve">halshs-01836380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,77 +2315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F60BEE36"/>
+    <w:nsid w:val="21BAB70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>