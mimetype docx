--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">257699929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KOvNpIcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,189 +209,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coréférence floue dans les chaînes du corpus DEMOCRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.224.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -380,1696 +401,1696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based Approaches to the Automatic Generation of Puns Based on Given Names in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Computational Humor (CHum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian F. Hempelmann; Julia Rayz; Tiansi Dong; Tristan Miller, Jan 2025, Abu Dhabi, United Arab Emirates. pp.18-22</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140779v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcoming Expansions for the Musée Virtuel des Dictionnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Massip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON HISTORICAL LEXICOGRAPHY AND LEXICOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alina Vilalva; Ana Salgado; Esperança Cardeira; Rute Costa, Jun 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140836v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Musée Virtuel des Dictionnaires, un outil pour questionner la norme et la variation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rule-based Approaches to the Automatic Generation of Puns Based on Given Names in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dictionnaires, normes, usages et variations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Rey; Anaïs Chambat, Jun 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">1st Workshop on Computational Humor (CHum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian F. Hempelmann; Julia Rayz; Tiansi Dong; Tristan Miller, Jan 2025, Abu Dhabi, United Arab Emirates. pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222479v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des SN possessifs dans les chaînes de référence : étude de corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Upcoming Expansions for the Musée Virtuel des Dictionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Manuelian</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La possession et ses expressions : linguistique de corpus, langues de spécialité, traduction, acquisition/apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Angelina Aleksandrova; Véronique Lagae; Vassil Mostrov; Fayssal Tayalati, Dec 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON HISTORICAL LEXICOGRAPHY AND LEXICOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Vilalva; Ana Salgado; Esperança Cardeira; Rute Costa, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397336v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
+                <w:t xml:space="preserve">Le Musée Virtuel des Dictionnaires, un outil pour questionner la norme et la variation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Seminck</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Luc Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Dictionnaires, normes, usages et variations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Rey; Anaïs Chambat, Jun 2025, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489596v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Institut Des Humanités Numériques : un outil clé pour les humanités numériques à CY Cergy Paris Université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Place des SN possessifs dans les chaînes de référence : étude de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Quoy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Manuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2025 : Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentin de Craene; Philippe Useille, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">La possession et ses expressions : linguistique de corpus, langues de spécialité, traduction, acquisition/apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angelina Aleksandrova; Véronique Lagae; Vassil Mostrov; Fayssal Tayalati, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397397v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.119-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.crac-1.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335823v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'Institut Des Humanités Numériques : un outil clé pour les humanités numériques à CY Cergy Paris Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">DHNord 2025 : Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentin de Craene; Philippe Useille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337279v1</w:t>
+                <w:t xml:space="preserve">hal-05397397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de jeux de mots à base de prénoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanciers et romancières du XIXème siècle : une étude automatique du genre sur le corpus GIRLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bekolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avignon, France. pp.66-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus analysis of coreference chains : annotation and good-enough representations (in a French corpus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795213v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795228v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01836380v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2079,206 +2100,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary Approaches to Digital Resources for Language Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPJ 2025 - Annual meeting of the French CPJ community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,154 +2309,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CECC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Católica Editora, pp.229-253, 2025, 9789725410813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2445,114 +2466,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en corpus de chaînes de coréférence : la coréférence non-stricte à l'épreuve de la linguistique outillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA030073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03425446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2620,51 +2641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21BAB70F"/>
+    <w:nsid w:val="0479F652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-delaborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0541-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257699929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KOvNpIcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319243v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03425446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>