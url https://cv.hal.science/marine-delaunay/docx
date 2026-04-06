--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1019,273 +1019,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660411v1</w:t>
+                <w:t xml:space="preserve">halshs-03800406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03800406v1</w:t>
+                <w:t xml:space="preserve">hal-03660411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t>
+                <w:t xml:space="preserve">Sanctionner les auteurs de violences conjugales pour les éduquer à l'égalité de genre : un éclairage international à partir des pratiques suédoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "le défi de l'accompagnement des auteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660419v1</w:t>
+                <w:t xml:space="preserve">hal-03660804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation des violences entre partenaires intimes : au carrefour des représentations professionnelles et des expériences de justiciables</w:t>
               </w:r>
@@ -1334,372 +1321,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctionner les auteurs de violences conjugales pour les éduquer à l'égalité de genre : un éclairage international à partir des pratiques suédoises</w:t>
+                <w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "le défi de l'accompagnement des auteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660804v1</w:t>
+                <w:t xml:space="preserve">hal-03660419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctionner pour éduquer : Les dispositifs de prise en charge des auteurs de violences entre partenaires intimes en Suède</w:t>
+                <w:t xml:space="preserve">Comment la justice traite-t-elle les violences entre partenaires intimes ? Profils socio-démographiques et représentations des personnes sanctionnées. : Retours croisés sur deux recherches : Genvipart (2020) et Delaunay (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat 360° "Les violences conjugales. Sortir de l’isolement pour s’en sortir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Egalité entre les femmes et les hommes, Ministère des Solidarités et de la Santé, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "Le défi de l'accompagnement des auteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660806v1</w:t>
+                <w:t xml:space="preserve">hal-03660798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la justice traite-t-elle les violences entre partenaires intimes ? Profils socio-démographiques et représentations des personnes sanctionnées. : Retours croisés sur deux recherches : Genvipart (2020) et Delaunay (2019)</w:t>
+                <w:t xml:space="preserve">Sanctionner pour éduquer : Les dispositifs de prise en charge des auteurs de violences entre partenaires intimes en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "Le défi de l'accompagnement des auteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Débat 360° "Les violences conjugales. Sortir de l’isolement pour s’en sortir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Egalité entre les femmes et les hommes, Ministère des Solidarités et de la Santé, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660798v1</w:t>
+                <w:t xml:space="preserve">hal-03660806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et représentations croisées des professionnels du traitement pénal et des auteurs de violences entre partenaires intimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delaunay Marine</w:t>
+                <w:t xml:space="preserve">Égalité, genre et violences : les conditions sociopolitiques et juridiques de l’articulation d’un triptyque en France et en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique sur le genre « Réflexions en tout genre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTS Nouvelle Aquitaine, Nov 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études VisaGe "Violences fondées sur le genre et action publique : entre transversalité et spécificité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEPP, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02408980v1</w:t>
+                <w:t xml:space="preserve">hal-03660420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité, genre et violences : les conditions sociopolitiques et juridiques de l’articulation d’un triptyque en France et en Suède</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaunay</w:t>
+                <w:t xml:space="preserve">Expériences et représentations croisées des professionnels du traitement pénal et des auteurs de violences entre partenaires intimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études VisaGe "Violences fondées sur le genre et action publique : entre transversalité et spécificité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIEPP, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée thématique sur le genre « Réflexions en tout genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTS Nouvelle Aquitaine, Nov 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660420v1</w:t>
+                <w:t xml:space="preserve">halshs-02408980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs médico-légaux au service de principes gestionnaires : l’administration de la preuve des violences entre partenaires intimes en France et Suède</w:t>
               </w:r>
@@ -1981,165 +1981,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérer le genre des auteurs et victimes de violences entre partenaires intimes : quelles asymétries de prise en charge par les systèmes judiciaires suédois et français ?</w:t>
+                <w:t xml:space="preserve">’We are Knights but Women are no Longer Princesses’: Men Facing with their own Violence Against Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l’AFS, « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 13 : Sociologie du droit et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">1st Global conference Sexual and Gendered Violence, session: Intimate Partner Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02270648v1</w:t>
+                <w:t xml:space="preserve">halshs-02344453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">’We are Knights but Women are no Longer Princesses’: Men Facing with their own Violence Against Women</w:t>
+                <w:t xml:space="preserve">Considérer le genre des auteurs et victimes de violences entre partenaires intimes : quelles asymétries de prise en charge par les systèmes judiciaires suédois et français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global conference Sexual and Gendered Violence, session: Intimate Partner Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7e Congrès de l’AFS, « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 13 : Sociologie du droit et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02344453v1</w:t>
+                <w:t xml:space="preserve">halshs-02270648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les violences entre partenaires intimes avec les théories de l’Etat : Eléments de théorisation et d’opérationnalisation de régimes de violences de genre</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.473.0401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Balkmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Marine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxaa022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02965410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.473.0401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Balkmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Marine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxaa022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02965410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>