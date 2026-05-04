--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,666 +191,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05256529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La responsabilisation des auteurs de violences conjugales à l’épreuve de leurs stratégies de contestation des décisions pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (3), pp.401-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.473.0401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851894v1</w:t>
+                <w:t xml:space="preserve">hal-04471745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La preuve passe aux aveux, 18, pp.39-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.018.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilisation des auteurs de violences conjugales à l’épreuve de leurs stratégies de contestation des décisions pénales</w:t>
+                <w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Violences de genre et médecine légale, 5, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ds.473.0401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471745v1</w:t>
+                <w:t xml:space="preserve">hal-04471741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t>
+                <w:t xml:space="preserve">De l’expérience du cancer à l’activité de patiente-partenaire : travailler (avec) les émotions dans l’accompagnement des patientes en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Portées et limites du travail émotionnel pour interroger le travail et ses (dé)régulations - Volume 1, 25-1, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.7774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471741v1</w:t>
+                <w:t xml:space="preserve">halshs-04586587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’expérience du cancer à l’activité de patiente-partenaire : travailler (avec) les émotions dans l’accompagnement des patientes en cancérologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaunay</w:t>
+                <w:t xml:space="preserve">From Gender Regimes to Violence Regimes: Re-thinking the Position of Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Hearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Strid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Balkmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.682-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sp/jxaa022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pistes.7774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04586587v1</w:t>
+                <w:t xml:space="preserve">halshs-02944291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Gender Regimes to Violence Regimes: Re-thinking the Position of Violence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu. Lena Martinsson, Gabriele Griffin, Katarina Giritli Nygren (dir.), Challenging the myth of gender equality in Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.[en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.22500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01725132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -860,504 +778,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est à nous de montrer notre intérêt à l’équipe de soins' : négocier sa place en tant que patient-partenaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", sessions croisées des RT1 et RT25 : Les accords professionnels aux frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04202993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexistes, que faire des auteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Hautes Études du Ministère de l’Intérieur, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660787v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03800406v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
+                <w:t xml:space="preserve">Violences sexistes, que faire des auteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Hautes Études du Ministère de l’Intérieur, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660411v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctionner les auteurs de violences conjugales pour les éduquer à l'égalité de genre : un éclairage international à partir des pratiques suédoises</w:t>
+                <w:t xml:space="preserve">La catégorisation des violences entre partenaires intimes : au carrefour des représentations professionnelles et des expériences de justiciables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "le défi de l'accompagnement des auteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT 3 Normes, déviances et réactions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660804v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des violences entre partenaires intimes : au carrefour des représentations professionnelles et des expériences de justiciables</w:t>
+                <w:t xml:space="preserve">Sanctionner les auteurs de violences conjugales pour les éduquer à l'égalité de genre : un éclairage international à partir des pratiques suédoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT 3 Normes, déviances et réactions sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "le défi de l'accompagnement des auteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660418v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1373,1160 +1291,1160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la justice traite-t-elle les violences entre partenaires intimes ? Profils socio-démographiques et représentations des personnes sanctionnées. : Retours croisés sur deux recherches : Genvipart (2020) et Delaunay (2019)</w:t>
+                <w:t xml:space="preserve">Sanctionner pour éduquer : Les dispositifs de prise en charge des auteurs de violences entre partenaires intimes en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "Le défi de l'accompagnement des auteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Débat 360° "Les violences conjugales. Sortir de l’isolement pour s’en sortir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Egalité entre les femmes et les hommes, Ministère des Solidarités et de la Santé, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660798v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctionner pour éduquer : Les dispositifs de prise en charge des auteurs de violences entre partenaires intimes en Suède</w:t>
+                <w:t xml:space="preserve">Comment la justice traite-t-elle les violences entre partenaires intimes ? Profils socio-démographiques et représentations des personnes sanctionnées. : Retours croisés sur deux recherches : Genvipart (2020) et Delaunay (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat 360° "Les violences conjugales. Sortir de l’isolement pour s’en sortir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Egalité entre les femmes et les hommes, Ministère des Solidarités et de la Santé, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lutte contre les violences conjugales "Le défi de l'accompagnement des auteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Citoyens &amp; Justice, Ministère de la Justice, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660806v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité, genre et violences : les conditions sociopolitiques et juridiques de l’articulation d’un triptyque en France et en Suède</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaunay</w:t>
+                <w:t xml:space="preserve">Les dispositifs médico-légaux au service de principes gestionnaires : l’administration de la preuve des violences entre partenaires intimes en France et Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études VisaGe "Violences fondées sur le genre et action publique : entre transversalité et spécificité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIEPP, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Congrès de l’AFS, « Classer, déclasser, reclasser », Session croisée des RT 13 et RT 29 : Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660420v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02290168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et représentations croisées des professionnels du traitement pénal et des auteurs de violences entre partenaires intimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delaunay Marine</w:t>
+                <w:t xml:space="preserve">Égalité, genre et violences : les conditions sociopolitiques et juridiques de l’articulation d’un triptyque en France et en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique sur le genre « Réflexions en tout genre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTS Nouvelle Aquitaine, Nov 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études VisaGe "Violences fondées sur le genre et action publique : entre transversalité et spécificité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEPP, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02408980v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs médico-légaux au service de principes gestionnaires : l’administration de la preuve des violences entre partenaires intimes en France et Suède</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Expériences et représentations croisées des professionnels du traitement pénal et des auteurs de violences entre partenaires intimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFS, « Classer, déclasser, reclasser », Session croisée des RT 13 et RT 29 : Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée thématique sur le genre « Réflexions en tout genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTS Nouvelle Aquitaine, Nov 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02290168v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier les jours ou qualifier les risques pour traiter les violences entre partenaires intimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Le droit a-t-il laissé tomber les femmes ? Semaine des droits des femmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Violence Regimes: Context, Policy and Practice in Intimate Partner Violence in France and Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology "Power, violence and justice: reflections, responses, responsibilities", RC12 Sociology of Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing Gender in Translation: Violence Regimes in Egalitarian Sweden and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Global conference Sexual and Gendered Violence, session: Intimate Partner Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">’We are Knights but Women are no Longer Princesses’: Men Facing with their own Violence Against Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Considérer le genre des auteurs et victimes de violences entre partenaires intimes : quelles asymétries de prise en charge par les systèmes judiciaires suédois et français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global conference Sexual and Gendered Violence, session: Intimate Partner Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7e Congrès de l’AFS, « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 13 : Sociologie du droit et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02344453v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02270648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérer le genre des auteurs et victimes de violences entre partenaires intimes : quelles asymétries de prise en charge par les systèmes judiciaires suédois et français ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Penser les violences entre partenaires intimes avec les théories de l’Etat : Eléments de théorisation et d’opérationnalisation de régimes de violences de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l’AFS, « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 13 : Sociologie du droit et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque : Genre, sexualité, et culture : les enjeux de l’espace public autour de la Méditerranée. Comparaison Union européenne / Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim; Université Hassan 2, Nov 2017, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02270648v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02341700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les violences entre partenaires intimes avec les théories de l’Etat : Eléments de théorisation et d’opérationnalisation de régimes de violences de genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">’We are Knights but Women are no Longer Princesses’: Men Facing with their own Violence Against Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Genre, sexualité, et culture : les enjeux de l’espace public autour de la Méditerranée. Comparaison Union européenne / Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim; Université Hassan 2, Nov 2017, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">1st Global conference Sexual and Gendered Violence, session: Intimate Partner Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02341700v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02344453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Naming Enough to Change the Practices? The Case of Men as Perpetrators of Intimate Partner Violence in the Criminal Justice System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Men and Masculinities: Politics, Policy, Praxis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Örebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02315694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les systèmes judiciaires façonnent les problèmes publics : Une étude de cas relative au genre des violences entre partenaires intimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ce que le certificat médicolégal révèle de la prise en charge judiciaire des violences entre partenaires intimes : analyse comparative France-Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l’AISLF « Sociétés en mouvement, sociologie en changement » CR 20 : Comparaisons Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2016, Montréal, France</w:t>
+              <w:t xml:space="preserve">Séminaire Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02315624v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le certificat médicolégal révèle de la prise en charge judiciaire des violences entre partenaires intimes : analyse comparative France-Suède</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comment les systèmes judiciaires façonnent les problèmes publics : Une étude de cas relative au genre des violences entre partenaires intimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Genre et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF « Sociétés en mouvement, sociologie en changement » CR 20 : Comparaisons Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2016, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503036v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences entre partenaires intimes : de l'indignation politique et morale aux pratiques routinières des institutions pénales : une comparaison entre la France et la Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019BORD0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02965410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2673,51 +2591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.473.0401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Balkmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Marine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxaa022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02965410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.473.0401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Humbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Balkmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Marine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22500" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02965410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>