--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -495,51 +495,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Jury</w:t>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -567,51 +567,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
               </w:r>
@@ -629,51 +629,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -701,51 +701,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'investigation dans l'enseignement des sciences de la nature à l'école primaire : Effets sur la motivation et les représentations des élèves et conséquences sur la formation des enseignant(e)s</w:t>
               </w:r>
@@ -861,51 +861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,484 +1650,480 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
+                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">25e colloque RIFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546820v1</w:t>
+                <w:t xml:space="preserve">hal-05553657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golda Cohen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Despois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">13e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405273v1</w:t>
+                <w:t xml:space="preserve">hal-05546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption et adaptation aux nouvelles pratiques de recherche de science ouverte et transparente chez les chercheur/es en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golda Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,289 +2142,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nouvelle échelle de motivation pour des élèves de cycle 3 – recueil de données qualitatives par des focus group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque international du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C2S (Cognition, Santé, Société), Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849118v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre motivation, effort cognitif et fatigue subjective en situation de résolution de problèmes auprès d’élèves en cycle 3.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’une nouvelle échelle de motivation pour des élèves de cycle 3 – recueil de données qualitatives par des focus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">16ème colloque international du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C2S (Cognition, Santé, Société), Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274675v1</w:t>
+                <w:t xml:space="preserve">hal-04849118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2457,181 +2470,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper secondary school students’ implicit associations of genetics and teleological conceptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kostas Kampourakis</w:t>
+                <w:t xml:space="preserve">Relation entre motivation, effort cognitif et fatigue subjective en situation de résolution de problèmes auprès d’élèves en cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187641v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Conceptual Understanding: Linking Concept Tests, Explicit, And Implicit Associative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2647,392 +2660,500 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Upper secondary school students’ implicit associations of genetics and teleological conceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Kampourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943405v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel feedback de comparaison, sociale ou temporelle, délivrer aux étudiants à partir d'un exerciseur en ligne pour améliorer leurs performances en statistiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Colloque International de Psychologie Sociale en Langue Française = 9th International Congress of Social Psychology in French </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade do Porto, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759649v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel feedback de comparaison, sociale ou temporelle, délivrer aux étudiants à partir d'un exerciseur en ligne pour améliorer leurs performances en statistiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9è Colloque International de Psychologie Sociale en Langue Française = 9th International Congress of Social Psychology in French </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade do Porto, Jul 2012, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets des comparaisons sociales et/ou temporelles sur les performances en statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3042,78 +3163,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une échelle de motivation destinée aux élèves de CM1 et de CM2 : Liens avec le climat motivationnel de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,315 +3262,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677234v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Picques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914007v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions intuitives et structures cognitives : méthodes de mesure implicites et explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3465,73 +3586,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée des didactiques romandes (2Cr2D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bienne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misconceptions and cognitive structures: Explicit to implicit measurement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3547,73 +3668,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Forum Suisse de Didactique des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brugg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons entre groupes et anonymat dans un environnement numérique : effets sur les performances à des quizz en équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3655,73 +3776,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la formation supérieure à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genève, Suisse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réussite en statistiques des étudiants de psychologie dans les environnements numériques d’apprentissage : le rôle de la comparaison sociale et de la procrastination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3750,51 +3871,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Strasbourg, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3804,51 +3925,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are High-School Students’ Teleological and Essentialist Conceptions Expressed in the Context of Genetics and What Can Teachers Do to Address Them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3880,195 +4001,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Education. Contributions from Biology Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.145-159, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86051-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping psychology students improve their statistics performance: A test of the Exo-St@ts web-based training environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education in a Technological World: Communicating Current and Emerging Research and Technological Efforts / ed. A. Mendez-Vilas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, pp.231-236, 2011, 978-84-939843-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4078,114 +4199,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réussite en statistiques des étudiants en psychologie : influence du feedback de comparaison sociale ou temporelle délivré dans un environnement numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014REN20035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4332,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/96gp-gqvj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25321/prise.2021.1069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kampourakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2019.1707905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04849118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Marguerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86051-6_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michinov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/96gp-gqvj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25321/prise.2021.1069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kampourakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2019.1707905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04849118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Marguerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86051-6_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michinov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>