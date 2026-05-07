--- v1 (2026-04-14)
+++ v2 (2026-05-07)
@@ -495,51 +495,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -567,51 +567,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
               </w:r>
@@ -629,51 +629,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Jury</w:t>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -701,51 +701,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'investigation dans l'enseignement des sciences de la nature à l'école primaire : Effets sur la motivation et les représentations des élèves et conséquences sur la formation des enseignant(e)s</w:t>
               </w:r>
@@ -861,51 +861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,877 +1650,903 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
+                <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque RIFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">13e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553657v1</w:t>
+                <w:t xml:space="preserve">hal-05546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hamon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">25e colloque RIFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546820v1</w:t>
+                <w:t xml:space="preserve">hal-05553657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser les tiers-lieux apprenants pour favoriser l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">AIPU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086117v1</w:t>
+                <w:t xml:space="preserve">hal-05616043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et adaptation aux nouvelles pratiques de recherche de science ouverte et transparente chez les chercheur/es en psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425323v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405273v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nouvelle échelle de motivation pour des élèves de cycle 3 – recueil de données qualitatives par des focus group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption et adaptation aux nouvelles pratiques de recherche de science ouverte et transparente chez les chercheur/es en psychologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque international du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C2S (Cognition, Santé, Société), Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849118v1</w:t>
+                <w:t xml:space="preserve">hal-05425323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
+                <w:t xml:space="preserve">Construction d’une nouvelle échelle de motivation pour des élèves de cycle 3 – recueil de données qualitatives par des focus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">16ème colloque international du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C2S (Cognition, Santé, Société), Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274629v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre motivation, effort cognitif et fatigue subjective en situation de résolution de problèmes auprès d’élèves en cycle 3.</w:t>
               </w:r>
@@ -2532,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2608,164 +2634,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Conceptual Understanding: Linking Concept Tests, Explicit, And Implicit Associative Methods</w:t>
+                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Müller</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187639v1</w:t>
+                <w:t xml:space="preserve">hal-04274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper secondary school students’ implicit associations of genetics and teleological conceptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Conceptual Understanding: Linking Concept Tests, Explicit, And Implicit Associative Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2774,192 +2787,175 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187641v1</w:t>
+                <w:t xml:space="preserve">hal-04187639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Upper secondary school students’ implicit associations of genetics and teleological conceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Kampourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">13ème conférence de l'European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943405v1</w:t>
+                <w:t xml:space="preserve">hal-04187641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel feedback de comparaison, sociale ou temporelle, délivrer aux étudiants à partir d'un exerciseur en ligne pour améliorer leurs performances en statistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2988,172 +2984,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Colloque International de Psychologie Sociale en Langue Française = 9th International Congress of Social Psychology in French </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Porto, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets des comparaisons sociales et/ou temporelles sur les performances en statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3163,78 +3284,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une échelle de motivation destinée aux élèves de CM1 et de CM2 : Liens avec le climat motivationnel de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,315 +3383,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Picques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914007v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677234v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions intuitives et structures cognitives : méthodes de mesure implicites et explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3586,73 +3707,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée des didactiques romandes (2Cr2D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bienne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misconceptions and cognitive structures: Explicit to implicit measurement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3668,73 +3789,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Forum Suisse de Didactique des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brugg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons entre groupes et anonymat dans un environnement numérique : effets sur les performances à des quizz en équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3776,73 +3897,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la formation supérieure à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genève, Suisse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réussite en statistiques des étudiants de psychologie dans les environnements numériques d’apprentissage : le rôle de la comparaison sociale et de la procrastination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3871,51 +3992,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Strasbourg, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3925,51 +4046,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are High-School Students’ Teleological and Essentialist Conceptions Expressed in the Context of Genetics and What Can Teachers Do to Address Them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4001,195 +4122,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Education. Contributions from Biology Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.145-159, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86051-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping psychology students improve their statistics performance: A test of the Exo-St@ts web-based training environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education in a Technological World: Communicating Current and Emerging Research and Technological Efforts / ed. A. Mendez-Vilas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, pp.231-236, 2011, 978-84-939843-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4199,114 +4320,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réussite en statistiques des étudiants en psychologie : influence du feedback de comparaison sociale ou temporelle délivré dans un environnement numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014REN20035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4453,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/96gp-gqvj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25321/prise.2021.1069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kampourakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2019.1707905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04849118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Marguerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86051-6_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michinov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/96gp-gqvj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25321/prise.2021.1069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kampourakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2019.1707905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04849118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Marguerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86051-6_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michinov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>