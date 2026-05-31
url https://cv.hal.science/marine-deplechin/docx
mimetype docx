--- v0 (2026-03-16)
+++ v1 (2026-05-31)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marine Depléchin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">ATER (Université Toulouse-Jean Jaurès), doctorante (Inalco-IFRAE)</w:t>
+        <w:t xml:space="preserve">Doctorante (Inalco-IFRAE), ATER (Université Toulouse-Jean Jaurès)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -165,502 +165,545 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Depuis 2023	– Doctorat Langue, littérature et sociétés du monde, Inalco</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préparation d’une thèse de doctorat intitulée </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Égalitarisme et méritocratie dans les modes d’évaluation des compétences scolaires au Japon depuis 1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, sous la direction de Christian Galan (IFRAE, axe 2 « </w:t>
+        <w:t xml:space="preserve">, sous la direction de Christian Galan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022–2023 – Certificat d’aptitude aux fonctions de formateur académique (CAFFA), vice-rectorat de la Nouvelle-Calédonie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mémoire professionnel intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accompagnement disciplinaire des enseignants de japonais en Nouvelle-Calédonie : problématiques et enjeux de la mise en œuvre du dispositif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2020 – Master Didactique des langues, Inalco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mémoire de master intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Représentations et traitement pédagogique de la norme. Vers une norme linguistique descriptive dans l’enseignement du japonais dans le secondaire en France ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, sous la direction de Gilles Forlot et Jean Bazantay, mention TB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017-2018	– Master MEEF second degré parcours japonais, Inalco/ESPE de Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mémoire de master intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variation diamésique et approche actionnelle en didactique du japonais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, sous la direction de Lionel Seelenbinder-Mérand, mention TB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 – CAPES externe de japonais</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Première session du concours, trois lauréats, classée première.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016-2017 – Maîtrise LLCER Études japonaises, Inalco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dossier de maîtrise intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variation linguistique en didactique du japonais : l’ellipse des particules et sa représentation dans les manuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, sous la direction de Jean Bazantay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015-2016 – Échange universitaire, Université Tōkyō Gakugei</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Récipiendaire de la bourse de langue et civilisation japonaises du MEXT, dossier de recherche intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connaissance et compréhension du mécanisme de l’ellipse des particules du japonais par les locuteurs natifs et les apprenants de la langue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihongo ni okeru joshi no shōryaku to, nihongo bogo washa to nihongo gakushūsha no ishiki to rikai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 日本語における助詞の省略と、日本語母語話者と日本語学習者の意識と理解) sous la direction de Shimada Megumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012-2015 – Double licence LLCER japonais / didactique du français langue étrangère, Inalco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVITÉS D'ENSEIGNEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-2026 – ATER, Université Toulouse-Jean Jaurès, section de japonais</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignement (2025-2026) : CM (48h) « Civilisation du Japon 3 » (enseignement double : histoire du système éducatif japonais de Meiji à aujourd’hui ; le Japon après 1945), L2 LLCER et LEA (S3) ; TD (48h) « Textes japonais 2 » (lecture et traduction de textes spécialisés en éducation), M1 LLCER, LEA et MEEF (S7 et S8) ; TD (72h) « Pratique de la langue 1 et 2 » (lecture et compréhension, exercices d’application), L1 LLCER (S1 et S2) ; co-encadrement d’un mémoire de M2, organisation de manifestation scientifique (Jeudi du Japon de la section).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignements (2024-2025) : TD (48h) « Textes japonais 2 » (lecture et traduction de textes spécialisés en sociolinguistique et en éducation), de M1 LLCER, LEA et MEEF (S7 et S8) ; TD (12h) « Pratique de la langue A3 » (lecture et compréhension), L2 LLCER et LEA (S3) ; TD (132h) « Pratique de la langue 1 et 2 » (lecture et compréhension, exercices d’application), L1 LLCER et LEA (S1 et S2) ; co-encadrement de deux mémoires de M1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2024 – Professeure certifiée de japonais, académie de Nouvelle-Calédonie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mise à disposition sur poste spécifique (Bulletin officiel n° 39 du 15-10-2020) ; affectation au collège (Jean Fayard-Katiramona et Edmée Varin-Auteuil (Dumbéa)), japonais LV2 ; formatrice académique (proposition, élaboration et mise en œuvre de formations dans le cadre du Plan de formation continue des enseignants de japonais du vice-rectorat) ; chargée de mission auprès de l’inspection pour le japonais (CMAI) ; tutrice pour l’accompagnement individualisé d’enseignants maîtres auxiliaires de japonais ; webmestre du site académique du japonais (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Éducation, enfance-s et société en Asie Orientale</w:t>
+          <w:t xml:space="preserve">https://langues.ac-noumea.nc/spip.php?rubrique8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> »).</w:t>
+        <w:t xml:space="preserve">) ; professeure principale de classes de 5e et 4e, référente numérique dans l’établissement (RUPN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022–2023 – Certificat d’aptitude aux fonctions de formateur académique (CAFFA), vice-rectorat de la Nouvelle-Calédonie</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">2019-2021 – Chargée de cours, Inalco, département Japon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignements : TD (39h) « Analyse et exercices en japonais 2 », L1 LLCER (S2) ; TD (36h) « Analyse et exercices en japonais 1 », L1 LLCER (S1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019-2020 – Master Didactique des langues, Inalco</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, sous la direction de Gilles Forlot et Jean Bazantay, mention TB.</w:t>
+        <w:t xml:space="preserve">2019 – Enseignante de FLE et de japonais, École de danse de l’Opéra de Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cours de FLE (A2-B2) à des élèves allophones de cycle 2 et de lycée, cours de japonais LV1 à des élèves de lycée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017-2018	– Master MEEF second degré parcours japonais, Inalco/ESPE de Paris</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, sous la direction de Lionel Seelenbinder-Mérand, mention TB.</w:t>
+        <w:t xml:space="preserve">2017-2021 – Professeure certifiée de japonais, académies de Paris et Versailles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Affectation au lycée (Racine (Paris), Jean-Pierre Vernant (Sèvres), Paul Langevin (Suresnes), Élisa Lemonnier (Paris)) et au collège (Jean de la Fontaine (Paris)), japonais tous niveaux (LV1-LV2-LV3-BTS) ; participation au groupe d’élaboration de ressources pédagogiques en japonais auprès de la Dgesco dans le cadre de la réforme du collège 2016 et du baccalauréat 2021 ; participation à la commission d’élaboration de sujets d’examen pour le japonais (CAP, DNB, baccalauréat) ; réingénierie des cours de japonais LVC pour le CNED.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017 – CAPES externe de japonais</w:t>
-[...207 lines deleted...]
-        <w:t xml:space="preserve">2017-2020 : affectation dans l'académie de Paris.</w:t>
+        <w:t xml:space="preserve">2016-2017 –	Étudiante tutrice, Inalco, département Japon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accompagnement d’étudiants de L1 LLCER de japonais.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publications (avec comité de lecture)</w:t>
+        <w:t xml:space="preserve">Articles de revues avec comité de lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DEPLÉCHIN Marine, « “Écrire” l’élève dans le Japon du début du XXe siècle : le rôle des carnets de correspondance », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ebisu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, à paraître.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">DEPLÉCHIN Marine, « Une interview de Kuwata Shōzō, le père du hensachi », </w:t>
+        <w:t xml:space="preserve">, n° 62, 31 décembre 2025, en ligne ; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://journals.openedition.org/ebisu/12094</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « Une interview de Kuwata Shōzō, le père du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">hensachi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Études japonaises</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, n° 4, 31 décembre 2025, en ligne ; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://interfas.univ-tlse2.fr/etudes-japonaises/450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DEPLÉCHIN Marine, « Égalité et diversité : que raconte le livret scolaire des élèves au Japon ? », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Études japonaises</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, n° 1, 30 juin 2024, en ligne ; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://interfas.univ-tlse2.fr/etudes-japonaises/198</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">DEPLÉCHIN Marine, « La domination du livret scolaire au Japon », </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitres d'ouvrages collectifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’Asie en 1000 mots</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Gakkō gacha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ou l’évaluation scolaire au singulier », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Jérémy Corral, Fabienne Duteil-Ogata, Guillaume Muller, Rie Urasoko (sous la dir. de), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Japon Pluriel 16, actes du 16e colloque de la SFEJ (Bordeaux, université Bordeaux Montaigne, 17 au 19 décembre 2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, à paraître.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DEPLÉCHIN Marine, « Variations linguistiques et enseignement du japonais : l’ellipse des particules casuelles et sa représentation dans des manuels de japonais langue étrangère », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">in</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Gilles Forlot et Louise Ouvrard (dir.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Variation linguistique et enseignement des langues : Le cas des langues moins enseignées</w:t>
@@ -668,1060 +711,1833 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Paris, Presses de l'Inalco, 2020 ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.openedition.org/pressesinalco/40027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communications</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">DEPLÉCHIN Marine, « L’évaluation scolaire des élèves au Japon, un enjeu de tensions », séminaire doctoral du groupe Éducation, Enfance-s et Société en Asie orientale, Institut français de recherche sur l'Asie de l'Est, Paris, Inalco - Maison de la recherche, 27 février 2026 ; </w:t>
+        <w:t xml:space="preserve">Articles de blogs scientifiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « La domination du livret scolaire au Japon », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Asie en 1000 mots</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Montréal, CÉTASE (Centre d’études asiatiques de l’Université de Montréal), 6 novembre 2023, en ligne ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://eesao.hypotheses.org/5815</w:t>
+          <w:t xml:space="preserve">https://asie1000mots-cetase.org/La-domination-du-livret-scolaire-au-Japon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DEPLÉCHIN Marine, « </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">GALAN Christian, DEPLÉCHIN Marine, « Liste des publications en langue française traitant de l’enfance et du système éducatif japonais (à partir de 2001) », Inalco, IFRAE-EESAO, octobre 2024 (actualisation régulière), en ligne ; </w:t>
+        <w:t xml:space="preserve">GALAN Christian, DEPLÉCHIN Marine, « Liste des publications en langue française traitant de l’enfance et du système éducatif japonais (à partir de 2001) », IFRAE-EESAO, Inalco, octobre 2024 (actualisation régulière), en ligne ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eesao.hypotheses.org/2077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">GALAN Christian, DEPLÉCHIN Marine, « Liste des thèses et mémoires en langue française traitant de l’enfance et du système éducatif japonais », Inalco, IFRAE-EESAO, octobre 2024 (actualisation régulière), en ligne ; </w:t>
+        <w:t xml:space="preserve">GALAN Christian, DEPLÉCHIN Marine, « Liste des thèses et mémoires en langue française traitant de l’enfance et du système éducatif japonais », IFRAE-EESAO, Inalco, octobre 2024 (actualisation régulière), en ligne ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eesao.hypotheses.org/2465</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distinction</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Récipiendaire du prix du meilleur article étudiant paru sur le blog L'Asie en 1000 mots du Centre d’études asiatiques (CÉTASE) de l’Université de Montréal en 2023, pour la contribution intitulée « La domination du livret scolaire au Japon » publiée le 6 novembre 2023.</w:t>
+        <w:t xml:space="preserve">Communications (avec actes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gakkō gacha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ou l'évaluation scolaire au singulier », 16e colloque de la Société Française des Études Japonaises (SFEJ), Bordeaux, Université Bordeaux Montaigne, 17 au 19 décembre 2025. Panel « Singularités du et dans le système éducatif japonais », avec Christian Galan, Natsuki Kawasaki et Yuki Ueno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autres activités scientifiques</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">Communications (sans actes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « Enseigner et évaluer la compétence graphique en japonais : contraintes institutionnelles et enjeux territoriaux dans les collèges et lycées de Nouvelle-Calédonie », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Langues asiatiques et politiques linguistiques éducatives en France et en Europe – Perspectives historiques et enjeux contemporains</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, journée d’étude du Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL, Lyon 3) en partenariat avec le Centre de Recherches Pluridisciplinaires Multilingues (CRPM, Université Paris Nanterre) et le Centre de Recherche en Linguistique Appliquée (CeRLA, Lyon 2), Lyon, MSH Lyon-Saint-Étienne – Espace Marc Bloch, 23 juin 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « L’évaluation scolaire des élèves au Japon, un enjeu de tensions », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">séminaire du groupe Éducation, Enfance-s et Société en Asie Orientale (EESAO) de l’Institut français de recherche sur l’Asie de l’Est (IFRAE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Paris, Inalco – Maison de la recherche, 27 février 2026 ; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://eesao.hypotheses.org/5815</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « L’évaluation éducative au Japon : des difficultés à établir un état de la question », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demi-journée d’étude des doctorants de l’Institut français de recherche sur l’Asie de l’Est (IFRAE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Paris, Inalco – Maison de la recherche, 15 novembre 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « L’évaluation des compétences scolaires des élèves au Japon : une évaluation anti-éducative ? », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La question de l’évaluation dans l’enseignement du japonais : comment l’évaluation peut-elle aider à (re)mobiliser les élèves ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Ministère de l’Éducation nationale – Programme National de Formation : formation des enseignants de japonais, Paris, Lycée d’état Jean Zay, 25 mai 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « L’évaluation des élèves au Japon au prisme du livret scolaire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shidō yōroku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">séminaire doctoral de l’Institut français de recherche sur le Japon (IFRJ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Tōkyō, Maison franco-japonaise, 9 avril 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DEPLÉCHIN Marine, « Enseigner le japonais dans le secondaire en Nouvelle-Calédonie », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formation pédagogique pour les enseignants de japonais du secondaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, en partenariat avec la Maison de la Culture du Japon à Paris (MCJP) et l’Association des Enseignants de Japonais en France (AEJF), Paris, Maison de la Culture du Japon, 13 novembre 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encadrement de mémoires d'étudiants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">BOUKILI Walid, Oya-gacha 親ガチャ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: une critique de la méritocratie et des inégalités structurelles dans le japon contemporain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, mémoire de master 1 sous la direction de Christian Galan et Marine Depléchin, Toulouse, Université Toulouse-Jean Jaurès, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAZAUD Anna, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’évolution de l’enseignement des langues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ryūkyū, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revitalisation et enjeux identitaires depuis 1980</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, mémoire de master 1 sous la direction de Christian Galan et Marine Depléchin, Toulouse, Université Toulouse-Jean Jaurès, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distinctions et financements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2026-2028 : bourse d’études et de recherche du MEXT (recommandation de l’ambassade).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2024 : prix du meilleur article étudiant paru sur le blog L'Asie en 1000 mots du Centre d’études asiatiques (CÉTASE) de l’Université de Montréal en 2023, pour la contribution intitulée « La domination du livret scolaire au Japon » publiée le 6 novembre 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017 : financement par la Maison de la Culture du Japon à Paris d’un séjour de formation de dix jours en automne dans les centres de la Fondation du Japon (Kansai et Urawa) afin de renforcer les compétences en didactique du japonais, suite à l’obtention du CAPES externe de japonais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2015-2016 : bourse de langue et civilisation japonaises du MEXT (recommandation de l’université).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AUTRES RESPONSABILITÉS SCIENTIFIQUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2024	: membre du groupe de recherche Éducation, Enfance-s et Société en Asie orientale (EESAO), Institut français de recherche sur l’Asie de l’Est (IFRAE), Inalco :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">co-organisation des activités du groupe (séminaires, journées d’étude) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">webmestre du carnet Hypothèses du groupe (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eesao.hypotheses.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">), co-organisation des séminaires.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2019-2025 – Membre du bureau de l’Association des Enseignants de Japonais en France (AEJF) en tant que représentante pour l’enseignement secondaire.</w:t>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2022	: membre de la Société Française des Études Japonaises (SFEJ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2019-2025 : membre du bureau de l’Association des Enseignants de Japonais en France (AEJF) en tant que représentante pour l’enseignement secondaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018 : membre du jury dans le cadre de la Journée inter-lycées d’exposés en japonais, organisée par la Maison de la Culture du Japon et la Fondation du Japon à Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Kuwata Shōzō, le père du hensachi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Écrire » l’élève dans le Japon du début du XXe siècle : le rôle des carnets de correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saitō Noriko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études japonaises</w:t>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, https://interfas.univ-tlse2.fr/etudes-japonaises/450</w:t>
+              <w:t xml:space="preserve">, 2025, 62, https://journals.openedition.org/ebisu/12094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441016v1</w:t>
+                <w:t xml:space="preserve">hal-05591054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité et diversité : que raconte le livret scolaire des élèves au Japon ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une interview de Kuwata Shōzō, le père du hensachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shōzō Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Newfields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saitō Noriko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1, https://interfas.univ-tlse2.fr/etudes-japonaises/198</w:t>
+              <w:t xml:space="preserve">, 2025, 4, https://interfas.univ-tlse2.fr/etudes-japonaises/450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité et diversité : que raconte le livret scolaire des élèves au Japon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, https://interfas.univ-tlse2.fr/etudes-japonaises/198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domination du livret scolaire au Japon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variation linguistique et enseignement du japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation linguistique et enseignement des langues : Le cas des langues moins enseignées</w:t>
+            </w:r>
+            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, https://asie1000mots-cetase.org/La-domination-du-livret-scolaire-au-Japon</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses de l’Inalco, pp.145-162, 2020, 9782858313747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.40027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273000v1</w:t>
+                <w:t xml:space="preserve">hal-04257913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation scolaire des élèves au Japon, un enjeu de tensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Liste des thèses et mémoires en langue française traitant de l’enfance et du système éducatif japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut français de recherche sur l'Asie de l'Est; Inalco, Feb 2026, Paris, France. https://eesao.hypotheses.org/5815</w:t>
+              <w:t xml:space="preserve">2024, https://eesao.hypotheses.org/2465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531465v1</w:t>
+                <w:t xml:space="preserve">hal-05596271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gakkô-gacha ou l’évaluation scolaire japonaise au singulier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Liste des publications en langue française traitant de l’enfance et du système éducatif japonais (à partir de 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2024, https://eesao.hypotheses.org/2077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501362v1</w:t>
+                <w:t xml:space="preserve">hal-05596269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation éducative au Japon : des difficultés à établir un état de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La domination du livret scolaire au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut français de recherches sur l'Asie de l'Est; Inalco, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2023, https://asie1000mots-cetase.org/La-domination-du-livret-scolaire-au-Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531470v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05531467v1</w:t>
+                <w:t xml:space="preserve">hal-04273000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation linguistique et enseignement du japonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accompagnement disciplinaire des enseignants de japonais en Nouvelle-Calédonie : problématiques et enjeux de la mise en œuvre du dispositif (mémoire pour l'admission au Certificat d'aptitude aux fonctions de formateur académique (C.A.F.F.A.))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’Inalco, pp.145-162, 2020, 9782858313747. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.40027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257913v1</w:t>
+                <w:t xml:space="preserve">hal-05628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation scolaire des élèves au Japon, un enjeu de tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe Éducation, Enfance-s et Société en Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de recherche sur l'Asie de l'Est; Inalco, Feb 2026, Paris, France. https://eesao.hypotheses.org/5815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et évaluer la compétence graphique en japonais : contraintes institutionnelles et enjeux territoriaux dans les collèges et lycées de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues asiatiques et politiques linguistiques éducatives en France et en Europe – Perspectives historiques et enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude du Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL, Lyon 3) en partenariat avec le Centre de Recherches Pluridisciplinaires Multilingues (CRPM, Université Paris Nanterre) et le Centre de Recherche en Linguistique Appliquée (CeRLA, Lyon 2), Jun 2026, Lyon, MSH Lyon-Saint-Étienne – Espace Marc Bloch, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gakkō gacha ou l’évaluation scolaire japonaise au singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singulier : seizième colloque de la Société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des compétences scolaires des élèves au Japon : une évaluation anti-éducative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des enseignants de japonais – « La question de l’évaluation dans l’enseignement du japonais : comment l’évaluation peut-elle aider à (re)mobiliser les élèves ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Éducation nationale; Programme National de Formation, May 2024, Paris, Lycée d’état Jean Zay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation éducative au Japon : des difficultés à établir un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demi-journée d'études des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de recherches sur l'Asie de l'Est; Inalco, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des élèves au Japon au prisme du livret scolaire (shidō yōroku)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'Institut français de recherche sur le Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison franco-japonaise, Apr 2024, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le japonais dans le secondaire en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Depléchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation pédagogique pour les enseignants de japonais du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Culture du Japon à Paris (MCJP); Association des Enseignants de Japonais en France (AEJF), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variation diamésique et approche actionnelle en didactique du japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depléchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01945615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1789,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BDCE92C"/>
+    <w:nsid w:val="3233228A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1937,51 +2753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07F2873A"/>
+    <w:nsid w:val="AC4C99C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2A8576C"/>
+    <w:nsid w:val="B12E9934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2233,51 +3049,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46DF4932"/>
+    <w:nsid w:val="89047BCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="CB847A98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="85523685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2391,50 +3503,56 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2473,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-deplechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4071-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s379993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/etudes-japonaises/450" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/etudes-japonaises/198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asie1000mots-cetase.org/La-domination-du-livret-scolaire-au-Japon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/40027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/5815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/2077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/2465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depl&#233;chin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#333;z&#333; Kuwata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newfields" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait&#333; Noriko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01945615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-deplechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4071-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s379993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.ac-noumea.nc/spip.php?rubrique8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebisu/12094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/etudes-japonaises/450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/etudes-japonaises/198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/40027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asie1000mots-cetase.org/La-domination-du-livret-scolaire-au-Japon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/2077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/2465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org/5815" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eesao.hypotheses.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depl&#233;chin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#333;z&#333; Kuwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newfields" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait&#333; Noriko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01945615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>