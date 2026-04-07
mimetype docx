--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle or hormonal contraceptive related symptoms in elite female athletes from retrospective self-questionnaires and daily monitoring: impact on well-being and objective performance metrics</w:t>
+                <w:t xml:space="preserve">Sleep duration impact on sleep quality, mood, and fitness in elite athletes with a natural menstrual cycle or hormonal contraceptive use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Farwa Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1693190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2594720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402489v1</w:t>
+                <w:t xml:space="preserve">hal-05402491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep duration impact on sleep quality, mood, and fitness in elite athletes with a natural menstrual cycle or hormonal contraceptive use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Menstrual cycle or hormonal contraceptive related symptoms in elite female athletes from retrospective self-questionnaires and daily monitoring: impact on well-being and objective performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farwa Baber</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lafitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2594720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1693190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402491v1</w:t>
+                <w:t xml:space="preserve">hal-05402489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’enregistrement et de recueil des données épidémiologiques sur les blessures et les maladies dans le football : synthèse ReFORM de la position de consensus du CIO</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tooth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -521,64 +521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Menstrual Cycles or Combined Oral Contraception on Training Loads Assessed Using Latent Effort States in Female Elite Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclical Physiology of Elite Female Athletes: Longitudinal Quantification of Wellness Parameters Considering Menstrual, Weekly, and Seasonal Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dormion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (3), pp.1357. </w:t>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effect of the menstrual cycle or oral contraception on elite athletes’ training responses when workload is not objectively quantifiable: the MILS approach and findings from female Olympians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imad Hamri</w:t>
+                <w:t xml:space="preserve">Original salivary sex hormone data of naturally menstruating athletes and hormonal contraceptive users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chassard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Storme</w:t>
+                <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (2), pp.e001810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2023-001810⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e002078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621045v1</w:t>
+                <w:t xml:space="preserve">hal-04811667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original salivary sex hormone data of naturally menstruating athletes and hormonal contraceptive users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
+                <w:t xml:space="preserve">Exploring the effect of the menstrual cycle or oral contraception on elite athletes’ training responses when workload is not objectively quantifiable: the MILS approach and findings from female Olympians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Badier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.e002078. </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.e001810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2023-001810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811667v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique en post-partum : synthèse ReFORM de la position de consensus du Comité International Olympique</w:t>
               </w:r>
@@ -1191,90 +1191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of menstrual cycle or combined oral contraception on elite female cyclists' training responses through a clustering analysis of training sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Storme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Field Methodological Approach to Monitor the Menstrual Cycle and Hormonal Phases in Elite Female Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concurrent training on body composition and gut microbiota in postmenopausal women with overweight or obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TOTUM-63 Supplement and High-Intensity Interval Training Combination Limits Weight Gain, Improves Glycemic Control, and Influences the Composition of Gut Mucosa-Associated Bacteria in Rats on a High Fat Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,429 +1976,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute metabolic responses after continuous or interval exercise in post‐menopausal women with overweight or obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of high intensity interval training on body composition in women before and after menopause: a meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bouillon</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Marcelo Luis Marquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Herbert Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13814⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (9), pp.1470-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP088654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992009v1</w:t>
+                <w:t xml:space="preserve">hal-02992015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acute metabolic responses after continuous or interval exercise in post‐menopausal women with overweight or obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.2352-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421652v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high intensity interval training on body composition in women before and after menopause: a meta‐analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Herbert Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (9), pp.1470-1490. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.736-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP088654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992015v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,51 +2416,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des jeunes athlètes féminines : considérations et effets du cycle hormonal à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations hormonales liées au cycle menstruel, une spécificité des athlètes féminines à prendre en considération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2572,202 +2572,198 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Controlled Matress Topper Improves Sleep and Recovery in NCAA Division 1 Female Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey E Greenwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sachin Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael J Ormsbee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting and World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Southeast Chapter ACSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Greenville, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421034v1</w:t>
+                <w:t xml:space="preserve">hal-04421046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of the salivary sexhormonal variations on wellness, menstrual symptoms and training responses of Olympic athletes during their menstrual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,224 +2814,228 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Controlled Matress Topper Improves Sleep and Recovery in NCAA Division 1 Female Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Ormsbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey E Greenwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Narayanan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Chapter ACSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Greenville, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting and World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421046v1</w:t>
+                <w:t xml:space="preserve">hal-04421034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different training modalities on body composition in overweight/obese postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells Symposia, Exercise &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sitges, Spain. 2019</w:t>
@@ -3096,51 +3096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-field methodological approach to monitor the menstrual cycle and hormonal phases in elite female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concurrent training (HIIT + RT) on body composition and gut microbiota in postmenopausal women with overweight or obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3941,90 +3941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 12-week MICT, HIIT or HIIT + RT program on body composition in postmenopausal overweight/obese women and implications for fat oxidation rate during moderate-intensity exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4066,103 +4066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes modalités d’entrainement sur la composition corporelle et l’oxydation lipidique chez des femmes ménopausées en surpoids ou obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de l’Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
@@ -4223,51 +4223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes modalités d’entrainement et/ou d’une complémentation à base d’extraits végétaux sur la composition corporelle et l’équilibre glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UCFAC125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1693190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farwa Baber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2594720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. D&#233;maret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tooth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#201;douard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dormion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valevicius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1307436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey E Greenwalt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angeles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Vukovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie E Smith-Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2023.2236055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Luis Marquezi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Herbert Lancha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088654" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ormsbee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Narayanan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924999v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farwa Baber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2594720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1693190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. D&#233;maret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tooth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#201;douard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dormion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valevicius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1307436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey E Greenwalt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angeles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Vukovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie E Smith-Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2023.2236055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Luis Marquezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Herbert Lancha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Narayanan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ormsbee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924999v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>