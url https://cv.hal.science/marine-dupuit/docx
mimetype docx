--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -100,472 +100,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep duration impact on sleep quality, mood, and fitness in elite athletes with a natural menstrual cycle or hormonal contraceptive use</w:t>
+                <w:t xml:space="preserve">Méthodes d’enregistrement et de recueil des données épidémiologiques sur les blessures et les maladies dans le football : synthèse ReFORM de la position de consensus du CIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farwa Baber</w:t>
+                <w:t xml:space="preserve">M.-A. Démaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chassard</w:t>
+                <w:t xml:space="preserve">L. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Badier</w:t>
+                <w:t xml:space="preserve">C. Tooth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
+                <w:t xml:space="preserve">P. Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2594720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402491v1</w:t>
+                <w:t xml:space="preserve">hal-04920276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle or hormonal contraceptive related symptoms in elite female athletes from retrospective self-questionnaires and daily monitoring: impact on well-being and objective performance metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sleep duration impact on sleep quality, mood, and fitness in elite athletes with a natural menstrual cycle or hormonal contraceptive use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farwa Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1693190⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2594720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402489v1</w:t>
+                <w:t xml:space="preserve">hal-05402491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’enregistrement et de recueil des données épidémiologiques sur les blessures et les maladies dans le football : synthèse ReFORM de la position de consensus du CIO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Menstrual cycle or hormonal contraceptive related symptoms in elite female athletes from retrospective self-questionnaires and daily monitoring: impact on well-being and objective performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Démaret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1693190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920276v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Menstrual Cycles or Combined Oral Contraception on Training Loads Assessed Using Latent Effort States in Female Elite Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclical Physiology of Elite Female Athletes: Longitudinal Quantification of Wellness Parameters Considering Menstrual, Weekly, and Seasonal Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dormion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (3), pp.1357. </w:t>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original salivary sex hormone data of naturally menstruating athletes and hormonal contraceptive users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (4), pp.e002078. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,338 +1708,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TOTUM-63 Supplement and High-Intensity Interval Training Combination Limits Weight Gain, Improves Glycemic Control, and Influences the Composition of Gut Mucosa-Associated Bacteria in Rats on a High Fat Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Monique Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13051569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154591v1</w:t>
+                <w:t xml:space="preserve">hal-03220475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TOTUM-63 Supplement and High-Intensity Interval Training Combination Limits Weight Gain, Improves Glycemic Control, and Influences the Composition of Gut Mucosa-Associated Bacteria in Rats on a High Fat Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Etienne</w:t>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220475v1</w:t>
+                <w:t xml:space="preserve">hal-03154591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high intensity interval training on body composition in women before and after menopause: a meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute metabolic responses after continuous or interval exercise in post‐menopausal women with overweight or obesity</w:t>
+                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bonnet</w:t>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (12), pp.2352-2363. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.736-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992009v1</w:t>
+                <w:t xml:space="preserve">hal-02421652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Acute metabolic responses after continuous or interval exercise in post‐menopausal women with overweight or obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Rance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
+                <w:t xml:space="preserve">Alban Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (3), pp.736-745. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.2352-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421652v1</w:t>
+                <w:t xml:space="preserve">hal-02992009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2566,299 +2566,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Controlled Matress Topper Improves Sleep and Recovery in NCAA Division 1 Female Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casey E Greenwalt</w:t>
+                <w:t xml:space="preserve">Analyses of the salivary sexhormonal variations on wellness, menstrual symptoms and training responses of Olympic athletes during their menstrual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Angeles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Narayanan</w:t>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Ormsbee</w:t>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Chapter ACSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Greenville, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">European College of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Palais des congrès, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421046v1</w:t>
+                <w:t xml:space="preserve">hal-04421009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the salivary sexhormonal variations on wellness, menstrual symptoms and training responses of Olympic athletes during their menstrual cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
+                <w:t xml:space="preserve">Temperature-Controlled Matress Topper Improves Sleep and Recovery in NCAA Division 1 Female Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey E Greenwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Chassard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">Sachin Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Michael J Ormsbee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris Palais des congrès, France. , 2023</w:t>
+              <w:t xml:space="preserve">Southeast Chapter ACSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Greenville, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421009v1</w:t>
+                <w:t xml:space="preserve">hal-04421046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Controlled Matress Topper Improves Sleep and Recovery in NCAA Division 1 Female Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Ormsbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey E Greenwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,64 +3109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-field methodological approach to monitor the menstrual cycle and hormonal phases in elite female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS; INSEP, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3310,359 +3310,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461979v1</w:t>
+                <w:t xml:space="preserve">hal-03461991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461991v1</w:t>
+                <w:t xml:space="preserve">hal-03461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
@@ -3685,320 +3685,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461962v1</w:t>
+                <w:t xml:space="preserve">hal-03462012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462012v1</w:t>
+                <w:t xml:space="preserve">hal-03461979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 12-week MICT, HIIT or HIIT + RT program on body composition in postmenopausal overweight/obese women and implications for fat oxidation rate during moderate-intensity exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farwa Baber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2594720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1693190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. D&#233;maret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tooth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#201;douard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dormion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valevicius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1307436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey E Greenwalt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angeles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Vukovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie E Smith-Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2023.2236055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Luis Marquezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Herbert Lancha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Narayanan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ormsbee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924999v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. D&#233;maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tooth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#201;douard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farwa Baber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2594720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1693190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dormion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valevicius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1307436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey E Greenwalt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angeles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Vukovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie E Smith-Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2023.2236055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Luis Marquezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Herbert Lancha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Narayanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ormsbee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924999v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>