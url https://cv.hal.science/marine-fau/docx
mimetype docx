--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -360,503 +360,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative anatomy and phylogeny of the Forcipulatacea (Echinodermata: Asteroidea): insights from ossicle morphology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photic stress on coral reefs in the Maldives: The Amphistegina bleaching index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Stainbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spezzaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Hallock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlz127⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.106257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518786v1</w:t>
+                <w:t xml:space="preserve">hal-03707322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of reef bioindicators to recent temperature anomalies in distinct areas of the North Ari and Rasdhoo atolls (Maldives)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A revision of Ophidiaster davidsoni de Loriol and Pellat 1874 from the Tithonian of Boulogne (France) and its transfer from the Valvatacea to the new forcipulatacean genus Psammaster gen. nov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106128⟩</w:t>
+              <w:t xml:space="preserve">Fossil Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.141 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/fr-23-141-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707324v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revision of Ophidiaster davidsoni de Loriol and Pellat 1874 from the Tithonian of Boulogne (France) and its transfer from the Valvatacea to the new forcipulatacean genus Psammaster gen. nov</w:t>
+                <w:t xml:space="preserve">Comparative anatomy and phylogeny of the Forcipulatacea (Echinodermata: Asteroidea): insights from ossicle morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossil Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.141 - 149. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189 (3), pp.921-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/fr-23-141-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlz127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935674v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photic stress on coral reefs in the Maldives: The Amphistegina bleaching index</w:t>
+                <w:t xml:space="preserve">Responses of reef bioindicators to recent temperature anomalies in distinct areas of the North Ari and Rasdhoo atolls (Maldives)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Stainbank</w:t>
+                <w:t xml:space="preserve">V. Beccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Spezzaferri</w:t>
+                <w:t xml:space="preserve">S. Spezzaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Beccari</w:t>
+                <w:t xml:space="preserve">S. Stainbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Hallock</w:t>
+                <w:t xml:space="preserve">P. Hallock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Adams</w:t>
+                <w:t xml:space="preserve">D. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.106257. </w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.106128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707322v1</w:t>
+                <w:t xml:space="preserve">hal-03707324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-metamorphic ontogeny of Zoroaster fulgens Thomson, 1873 (Asteroidea, Forcipulatacea)</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-metamorphic ontogeny of Zoroaster fulgens Thomson 1873 (Forcipulatacea, Asteroidea)</w:t>
+                <w:t xml:space="preserve">Toward an integrative approach of asteroid systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
@@ -1566,75 +1566,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Echinoderm Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522084v1</w:t>
+                <w:t xml:space="preserve">hal-03522086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrative approach of asteroid systematics</w:t>
+                <w:t xml:space="preserve">Post-metamorphic ontogeny of Zoroaster fulgens Thomson 1873 (Forcipulatacea, Asteroidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
@@ -1648,51 +1648,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Echinoderm Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522086v1</w:t>
+                <w:t xml:space="preserve">hal-03522084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2056,51 +2056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Salone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Veysseyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2597516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A.M. Ewin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beccari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzaferri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stainbank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hallock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ewin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-141-2020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stainbank" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beccari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hallock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Adams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clarac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Travers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Numberger-Thuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03522084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03522086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. M. Ewin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Salone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Veysseyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2597516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A.M. Ewin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stainbank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beccari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hallock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ewin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-141-2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beccari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzaferri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stainbank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hallock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106128" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clarac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Travers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Numberger-Thuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03522086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03522084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. M. Ewin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>