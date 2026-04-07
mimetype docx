--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -223,989 +223,989 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
+                <w:t xml:space="preserve">Les écrits scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Danse avec les plantes #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJPB, Jun 2025, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187257v1</w:t>
+                <w:t xml:space="preserve">hal-05187288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">De la graine à la crème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Vayssières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Des plantes et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science des Plantes de Saclay, Apr 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187268v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Froissard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187280v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Potager au microscope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Agriculture 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Potager du Roi - Ecole Nationale Supérieure de Paysage, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187283v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrits scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danse avec les plantes #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IJPB, Jun 2025, Trappes, France</w:t>
+              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187288v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la graine à la crème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le Potager au microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivagamy Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des plantes et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science des Plantes de Saclay, Apr 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Agriculture 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Potager du Roi - Ecole Nationale Supérieure de Paysage, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187261v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
+                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187245v1</w:t>
+                <w:t xml:space="preserve">hal-05187223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187223v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187236v1</w:t>
+                <w:t xml:space="preserve">hal-05187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187204v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque des Utilisateurs de SOLEIL (SUM2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron light for functional and structural studies of lipid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre SOLEIL-AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1299,77 +1299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'IJPB, des aspects biodiversité et d'un projet sur la chimie des pigments végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation DAAC Cuisiner : s'ouvrir au monde - l'alimentation durable (cameline, soja..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graines et huiles du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Dec 2023, Maurepas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1614,64 +1614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la graine rencontre de l'eau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Jardin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1696,90 +1696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse avec les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dromard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1817,64 +1817,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes hautes en couleur !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VILLAGE DES SCIENCES PARIS-SACLAY 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1912,64 +1912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ateliers et conférences sur la biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,64 +2024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'ADN !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2100,471 +2100,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron multimodal imaging in a whole cell reveals lipid droplet core organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les propriétés physicochimiques des huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysChemCell2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Conférence en milieu scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villepreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484026v1</w:t>
+                <w:t xml:space="preserve">hal-05187344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PerceptionS de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Olympiades de géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187326v1</w:t>
+                <w:t xml:space="preserve">hal-05189814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synchrotron multimodal imaging in a whole cell reveals lipid droplet core organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">PhysChemCell2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187325v1</w:t>
+                <w:t xml:space="preserve">hal-04484026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tournesols à Paris ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Elancourt, France</w:t>
+              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484345v1</w:t>
+                <w:t xml:space="preserve">hal-05187326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerceptionS de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades de géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189814v1</w:t>
+                <w:t xml:space="preserve">hal-05187325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés physicochimiques des huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des tournesols à Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en milieu scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villepreux, France</w:t>
+              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187344v1</w:t>
+                <w:t xml:space="preserve">hal-04484345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat multimodal à SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du département INRAE TRANSFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi, chercheur-e en biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degeuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron multimodal methods for lipid droplets in vitro and in cellulo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,64 +2818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron multimodal methods for lipid droplets in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelques défis scientifiques à la lumière des synchrotrons de 4ème génération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,277 +2980,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière et pigments végétaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multimodal ultrastructural study of lipid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL de minuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Soleil Users' Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484724v1</w:t>
+                <w:t xml:space="preserve">hal-04484078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal ultrastructural study of lipid droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Il y a de l'huile dans le gaz au labo !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil Users' Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484078v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a de l'huile dans le gaz au labo !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lumière et pigments végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Elancourt, France</w:t>
+              <w:t xml:space="preserve">SOLEIL de minuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484374v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre à chromatographie, œuvre collective entre arts et sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier pour 11 stagiaires de 3ème à l'IJPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la teneur en omega 3 de levures des zones arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique unité GMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3344,64 +3344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier l'eau et l'huile, les deux meilleures ennemies !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2018 - Village des Sciences de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3426,51 +3426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétaux, lumière et chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention en milieu scolaire, école de la Villedieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3495,51 +3495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2017, Village des Sciences de Saint-Quentin-en-Yvelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,64 +3646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,333 +3735,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux INRA synchrotron Soleil sur les corps lipidiques de la levure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fremineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Projet de médiation à l'école de musique et de danse de Trappes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792796v1</w:t>
+                <w:t xml:space="preserve">hal-02801813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oléagineux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation des travaux INRA synchrotron Soleil sur les corps lipidiques de la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2016, Village des sciences de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794648v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet de médiation à l'école de musique et de danse de Trappes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trappes, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2016, Village des sciences de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801813v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA Versailles Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,51 +4086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeasts: Mini-factories Producing Tailored Lipids For Green Chemistry. When Infrared Light Reveals Cell Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL Users’ Meeting 2015. Satellite Workshop INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4149,415 +4149,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA de Versailles Grignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">17. Réunion du Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792786v1</w:t>
+                <w:t xml:space="preserve">hal-02738830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes – Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA de Versailles Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738829v1</w:t>
+                <w:t xml:space="preserve">hal-02792786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Réunion du Club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes – Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738830v1</w:t>
+                <w:t xml:space="preserve">hal-02738829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système intrinsèquement structuré : Le corps lipidique isolé ou in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Implication IJPB dans le projet CAER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les systèmes intrinsèquement structurés - INRA CEPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion d'Avancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803958v1</w:t>
+                <w:t xml:space="preserve">hal-02803812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication IJPB dans le projet CAER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Système intrinsèquement structuré : Le corps lipidique isolé ou in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'Avancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France</w:t>
+              <w:t xml:space="preserve">Workshop sur les systèmes intrinsèquement structurés - INRA CEPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803812v1</w:t>
+                <w:t xml:space="preserve">hal-02803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid body it’s dynamic .... and also traffic !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IJPB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4582,77 +4582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocarburants, biomatériaux, chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Dahuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,51 +4707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser une analyse fonctionnelle de gènes potentiellement impliqués dans l’efficacité de stockage des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de démarrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,64 +4776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olympiades Nationales de la Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,51 +5345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of AtUps1p in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion dans le cadre du projet européen EFFEXPORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,195 +5408,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular-matrix-like proteins associated with the secretory compartment are essential to organize functional exocytotic microdomains in Paramecium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approches génomiques et génétiques pour l'étude pour la fusion membranaire lors de l'exocytose chez la paramécie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Réunion du Club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Bitche, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Ecole doctorale Gènes Génomes Cellules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sud - Paris 11 (UP11). FRA., 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761550v1</w:t>
+                <w:t xml:space="preserve">hal-02831695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches génomiques et génétiques pour l'étude pour la fusion membranaire lors de l'exocytose chez la paramécie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extracellular-matrix-like proteins associated with the secretory compartment are essential to organize functional exocytotic microdomains in Paramecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Ecole doctorale Gènes Génomes Cellules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sud - Paris 11 (UP11). FRA., 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Réunion du Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831695v1</w:t>
+                <w:t xml:space="preserve">hal-02761550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic approach to membrane fusion during exocytosis in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,195 +5641,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-discharge genes and exocytosis in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude de l'exocytose de la paramécie : étude des gènes ND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Paramecium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Honolulu, HawaÏ, United States</w:t>
+              <w:t xml:space="preserve">4. Réunion du club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760380v1</w:t>
+                <w:t xml:space="preserve">hal-02761639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'exocytose de la paramécie : étude des gènes ND</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-discharge genes and exocytosis in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Réunion du club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International conference on Paramecium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Honolulu, HawaÏ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761639v1</w:t>
+                <w:t xml:space="preserve">hal-02760380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular study of exocytosis in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB conference: The 9th International Meeting On Ciliate Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Saxton River, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,51 +6011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of protein/lipid droplet interactions using heterologous expression in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,77 +6136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Lipid Droplet Surface Proteins to Understand Targeting and Improve Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,90 +6369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Better Understanding of Lipid Droplet Targeting and Protein Folding to Improve Purification of Proteins of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6641,51 +6641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Disparti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated biology at Synchrotron SOLEIL and its upgrade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6954,372 +6954,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of unconventional proteins, the membrane Hairpin Proteins, using DISCO light.</w:t>
+                <w:t xml:space="preserve">Une émulsion naturelle aux multiples facettes : les oléosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. , 2015</w:t>
+              <w:t xml:space="preserve">Saclay Plant' Innov' 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743898v1</w:t>
+                <w:t xml:space="preserve">hal-02800235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-ray footprinting – Mass-spectrometry to probe structure of proteins in interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une émulsion naturelle aux multiples facettes : les oléosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural study of unconventional proteins, the membrane Hairpin Proteins, using DISCO light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Jagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Aymé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant' Innov' 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. , 2014</w:t>
+              <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800235v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
               </w:r>
@@ -7331,77 +7331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, Analyses Moléculaires de l'Organisation et du Remodelage des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Roscoff, France. 2014</w:t>
@@ -7456,77 +7456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems (PhysBio) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gif-sur-Yvette, France. 2014</w:t>
@@ -7930,51 +7930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la production des lipides chez les hemiascomycetes (projet incitatif Lipidhemi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mohand Oumoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. annual meeting Club Exocytose Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, L'isle-sur-la-Sorgue, France. 2012</w:t>
@@ -8206,77 +8206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012</w:t>
@@ -8305,64 +8305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8594,51 +8594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levures, Modèles et Outils IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Strasbourg, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8702,64 +8702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franjo Jagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010</w:t>
@@ -8788,51 +8788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la levure S. cerevisiae comme tube à essai vivant pour l'étude fonctionnelle des corps lipidiques de plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8870,51 +8870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation différentielle du trafic des transporteurs de sidérophores de membrane plasmique chez la levure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,51 +8995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of the C2 domain of the yeast ubiquitin ligase rsp5p at several steps of intracellular trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,51 +9103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural similarities between exocytosis sites in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt; and cell junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9198,51 +9198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural similarities between exocytosis sites in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; and cell junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,51 +9293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two proteins with EGF repeat are essential for trichocyst exocytosis in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9388,51 +9388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular study of exocytosis in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9483,51 +9483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux protéines avec des motifs EGF sont essentielles pour l'exocytose des trichocystes chez la Paramécie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles percées moléculaires dans l'étude de l'exocytose chez la paramécie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9757,51 +9757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et science, un duo pour sensibiliser au monde de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9934,51 +9934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E and M SARS‐CoV‐2 membrane protein expression and enrichment with plant lipid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10241,51 +10241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Synchrotron Rad.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.772 - 778. </w:t>
@@ -10483,51 +10483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zita Purkrtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 579, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10695,51 +10695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids containing medium-chain fatty acids are specific to post-whole genome duplication Saccharomycotina yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10976,51 +10976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11257,51 +11257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank F. Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Z. Erpapazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,286 +11359,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la production de lipides d'intérêt chez la levure par génie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.RE209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190708v1</w:t>
+                <w:t xml:space="preserve">hal-02642749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production de lipides d'intérêt chez la levure par génie génétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642749v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatropha curcas oil body proteome and oleosins: L-form JcOle3 as a potential phylogenetic marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siam S. Popluechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11727,51 +11727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of AtClo1, a plant oil body protein, induces lipid accumulation in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate and ubiquitin-dependent trafficking of the yeast siderophore transporter Sit1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Erpapazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nondier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,90 +11991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective One-Step Extraction of Arabidopsis thaliana Seed Oleosins Using Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (24), pp.10008-10015. </w:t>
@@ -12124,51 +12124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafficking of Siderophore Transporters in Saccharomyces cerevisiae and Intracellular Fate of Ferrioxamine B Conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12258,51 +12258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a plant uracil transporter in yeast: Improvement of plasma membrane targeting in mutants of the Rsp5p ubiquitin protein ligase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12431,51 +12431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim P Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Treptau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12522,51 +12522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a plant uracil transporter in yeast: improvement of plasma membrane targeting in mutants of the Rsp5p ubiquitin protein ligase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12660,51 +12660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar proton-ATPase plays a major role in several membrane-bounded organelles in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,646 +12771,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic roles of ESCRT and Vps Class C/HOPS complexes in the recycling of yeast membrane proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The ubiquitin ligase Rsp5p is required for modification and sorting of membrane proteins into multivesicular bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostianna Sereti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniéle Urban-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.e04-05-0420⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (5), pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9219.2004.00183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679936v1</w:t>
+                <w:t xml:space="preserve">hal-02683459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Secretory Vesicle Proteins Essential for Membrane Fusion Display Extracellular-Matrix Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Antagonistic roles of ESCRT and Vps Class C/HOPS complexes in the recycling of yeast membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bugnicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostianna Sereti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Keller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helle D. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00194.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (9), pp.4203-4214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e04-05-0420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675864v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ubiquitin Ligase Rsp5p is Required for the Modification and Sorting of Biosynthetic Membrane Proteins into Multivesicular Bodies in S. cerevisiae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Novel Secretory Vesicle Proteins Essential for Membrane Fusion Display Extracellular-Matrix Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Urban-Grimal</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic (Copenhagen, Denmark)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.383-392. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (7), pp.493-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00183.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016367v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tobacco bZIP transcription factor BZI-1 binds the GH3 promoter in vivo and modulates auxin-induced transcription.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ubiquitin Ligase Rsp5p is Required for the Modification and Sorting of Biosynthetic Membrane Proteins into Multivesicular Bodies in S. cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Heinekamp</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Urban-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02043.x⟩</w:t>
+              <w:t xml:space="preserve">Traffic (Copenhagen, Denmark)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122899v1</w:t>
+                <w:t xml:space="preserve">hal-00016367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitin ligase Rsp5p is required for modification and sorting of membrane proteins into multivesicular bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The tobacco bZIP transcription factor BZI-1 binds the GH3 promoter in vivo and modulates auxin-induced transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Heinekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Strathmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniéle Urban-Grimal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (5), pp.383-392. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (2), pp.298-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9219.2004.00183.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02043.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683459v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sequencing of &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; somatic DNA.</w:t>
               </w:r>
@@ -13534,51 +13534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSF regulates membrane traffic along multiple pathways in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kissmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13642,77 +13642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-ethylmaleimide-sensitive factor is required to organize functional exocytotic microdomains in paramecium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kissmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,51 +13767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ND9P, a novel protein with armadillo-like repeats involved in exocytosis: physiological studies using allelic mutants in &amp;lt;em&amp;gt;paramecium.&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14000,51 +14000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting Report: International Conference on &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14123,51 +14123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologie de la gouttelette lipidique de plantes pour la production de protéines virales membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,64 +14185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerceptionS de la Recherche : une exposition sensible qui fait son chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14254,267 +14254,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical composition of micro-organisms at the single-cell level by synchrotron FTIR microspectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid cell structure imaging and membrane fluidity measurement in single living microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Froissard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">Julie Meneghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800472v1</w:t>
+                <w:t xml:space="preserve">hal-02801281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid cell structure imaging and membrane fluidity measurement in single living microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biochemical composition of micro-organisms at the single-cell level by synchrotron FTIR microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meneghel</w:t>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801281v1</w:t>
+                <w:t xml:space="preserve">hal-02800472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLEIL sheds the light on lipid bodies protein structure</w:t>
               </w:r>
@@ -14526,64 +14526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14618,51 +14618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des modifications métaboliques induites par l'accumulation de lipides dans la levure &amp;lt;em&amp;gt;S. cerevisiae&amp;lt;/em&amp;gt; par sFTIR sur cellules uniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14719,51 +14719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des protéines stabilisatrices des réserves lipidiques de plantes oléagineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14856,51 +14856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau système de production de protéines virales membranaires dans les plantes : application aux protéines E et M du SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14931,51 +14931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d’imagerie cellulaire non-invasive révèle la structure des gouttelettes lipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Frand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15006,51 +15006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes : un projet Inra, lauréat de la Diagonale Paris-Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15062,194 +15062,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie verte : la lumière infrarouge dévoile le métabolisme cellulaire des levures, mini-usines de production de lipides à façon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">1, 2, 3 Soleil ou la merveilleuse histoire d'un système innovant de production de lipides d'intérêt chez la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 4 p</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795264v1</w:t>
+                <w:t xml:space="preserve">hal-02795416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1, 2, 3 Soleil ou la merveilleuse histoire d'un système innovant de production de lipides d'intérêt chez la levure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chimie verte : la lumière infrarouge dévoile le métabolisme cellulaire des levures, mini-usines de production de lipides à façon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795416v1</w:t>
+                <w:t xml:space="preserve">hal-02795264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiles végétales et dérivés. Etude structurale d'une oléosine, protéine au centre d'enjeux énérgétiques et médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15293,51 +15293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15387,64 +15387,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecouter, sentir et effleurer la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Édition de l'Université Paris-Saclay Automne 2022 #19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15469,51 +15469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15544,51 +15544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15632,51 +15632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et colza, des résidus susceptibles d'être convertis en lipides d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15733,51 +15733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et colza, des résidus susceptibles d'être convertis en lipides d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15834,51 +15834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des protéines stabilisatrices des réserves lipidiques de plantes oléagineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15952,51 +15952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des levures qui carburent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16046,51 +16046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCOmega 2: Application of DISCO beamline technical developments for membrane fluidity measurements on yeasts with Omega3 contrasted content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16112,51 +16112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconversion de résidus agricoles en lipides avec la bactérie &amp;lt;em&amp;gt;Streptomyces lividans&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,51 +16200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplet 3D imaging in living single cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16266,51 +16266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCOmega: Linking omega 3 content and membrane fluidity in yeasts using DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16332,51 +16332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature impact on yeast fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16398,51 +16398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRCD-FTIR coupled study of hydrophobic integral protein fold in lipid bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16464,51 +16464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la production de lipides par &amp;lt;em&amp;gt;Streptomyces&amp;lt;/em&amp;gt; à partir de résidus lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16586,51 +16586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of storage lipid and storage carbohydrate fluxes in single &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; cells using Synchrotron FTIR microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16652,51 +16652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overaccumulation of lipids by the yeast S. cerevisiae for the production of biokerosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16714,51 +16714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraccumulation de lipides par la levure S. cerevisiae pour la production de biokérosène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16776,51 +16776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraccumulation de lipides par la levure S. cerevisiae pour la production de biokérosène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16928,51 +16928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C44437E"/>
+    <w:nsid w:val="E9CF2837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17159,51 +17159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>