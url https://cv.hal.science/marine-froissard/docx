--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -189,9505 +189,9505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of protein/lipid droplet interactions using heterologous expression in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVESTIGATING THE INTERACTION BETWEEN FLAVIVIRIDAE CAPSID PROTEINS (CPs) AND LIPID DROPLETS (LDs) IN HETERELOGOUS SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati-Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Lipid Droplet Surface Proteins to Understand Targeting and Improve Purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du département Science le la Vie et Santé AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Better Understanding of Lipid Droplet Targeting and Protein Folding to Improve Purification of Proteins of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Clermond-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Analysis Of HCV Core Protein Associated With Lipid Droplets Using SRCD And Synchrotron NanoIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati-Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Disparti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soleil Users' Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Gif-sur-Yevette, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural convergence of lipid droplet associated hairpin proteins? From research to biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Jacques Monod. Analyses moléculaires de l’organisation et du remodelage des membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Roscoff, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Structural Study Of HCV Core Protein At SOLEIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Disparti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated biology at Synchrotron SOLEIL and its upgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yette, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural study of lipid droplet using synchrotron label-free multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchrotron label free multimodal imaging to explore lipid droplets in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchrotron X-ray footprinting – Mass-spectrometry to probe structure of proteins in interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural study of unconventional proteins, the membrane Hairpin Proteins, using DISCO light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Jagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une émulsion naturelle aux multiples facettes : les oléosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saclay Plant' Innov' 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Jacques Monod, Analyses Moléculaires de l'Organisation et du Remodelage des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Roscoff, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of the Rab GTPase Ypt7p, the HOPS complex and the V1-ATPase in the dynamics of Saccharomyces cerevisiae lipid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pouteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Annual Meeting - Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pornichet, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rab7-like protein Ypt7p is involved in &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; lipid droplet dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pouteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Biological Systems (PhysBio) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif-sur-Yvette, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link between neutral lipid and storage carbohydrate fluxes in S. cerevisiae revealed by Single Cell Synchrotron Fourier Tranform-Infrared Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazight Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du Groupe d’Etude et de Recherche en Lipidomique (GERLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de la production des lipides chez les hemiascomycetes (projet incitatif Lipidhemi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mohand Oumoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 210 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ypt7p is involved in Saccharomyces cerevisiae lipid body dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pouteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. annual meeting Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, L'isle-sur-la-Sorgue, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeast lipid bodies under sunlights, dynamic and structural studies using SMIS and DISCO beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soleil User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de protéines impliquées dans la dynamique des corps lipidiques chez S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pouteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levures, Modèles et Outils IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Végétalisation du corps lipidique de S. cerevisiae pour l'étude structurale de protéines intégrales et la production de biomasse lipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Erpapazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. colloque Levures, Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Strasbourg, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into secondary structure of Arabidopsis thaliana seed oleosins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Jagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soleil User Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la levure S. cerevisiae comme tube à essai vivant pour l'étude fonctionnelle des corps lipidiques de plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation différentielle du trafic des transporteurs de sidérophores de membrane plasmique chez la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. réunion du Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Giens, France. , 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical role of the C2 domain of the yeast ubiquitin ligase rsp5p at several steps of intracellular trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bugnicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Göttingen Meeting on Protein and Membrane Transport in the Secretory Pathway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Göttingen, Netherlands. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural similarities between exocytosis sites in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt; and cell junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop on Exocytosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Tomar, Portugal. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural similarities between exocytosis sites in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; and cell junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème réunion du Club Exocytose-Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France. , 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two proteins with EGF repeat are essential for trichocyst exocytosis in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Paramecium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Honolulu, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular study of exocytosis in Paramecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Joint French-German Congress on Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Strasbourg, France. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux protéines avec des motifs EGF sont essentielles pour l'exocytose des trichocystes chez la Paramécie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Réunion du club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Arcachon, France. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles percées moléculaires dans l'étude de l'exocytose chez la paramécie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Réunion Club Exocytose-Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrits scientifiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danse avec les plantes #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IJPB, Jun 2025, Trappes, France</w:t>
+              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187288v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la graine à la crème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des plantes et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science des Plantes de Saclay, Apr 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187261v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187257v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Potager au microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivagamy Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Vayssières</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Agriculture 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Potager du Roi - Ecole Nationale Supérieure de Paysage, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187268v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maïs tout en couleur !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les écrits scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Danse avec les plantes #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJPB, Jun 2025, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187280v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Potager au microscope</w:t>
+                <w:t xml:space="preserve">De la graine à la crème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Agriculture 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Potager du Roi - Ecole Nationale Supérieure de Paysage, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Des plantes et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science des Plantes de Saclay, Apr 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187283v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Baconnais</w:t>
+                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Froissard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187223v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187236v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187245v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque des Utilisateurs de SOLEIL (SUM2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron light for functional and structural studies of lipid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre SOLEIL-AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'IJPB, des aspects biodiversité et d'un projet sur la chimie des pigments végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Projet Arenguade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etablissement public du château, du musée et du domaine national de Versailles, Oct 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cameline</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand la graine rencontre de l'eau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation DAAC Cuisiner : s'ouvrir au monde - l'alimentation durable (cameline, soja..)</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187312v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles du monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Danse avec les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dromard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Dec 2023, Maurepas, France</w:t>
+              <w:t xml:space="preserve">Curiositas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Oct 2023, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187211v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la graine rencontre de l'eau !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des plantes hautes en couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">VILLAGE DES SCIENCES PARIS-SACLAY 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187309v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse avec les plantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La cameline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curiositas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Oct 2023, Trappes, France</w:t>
+              <w:t xml:space="preserve">Formation DAAC Cuisiner : s'ouvrir au monde - l'alimentation durable (cameline, soja..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187298v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plantes hautes en couleur !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VILLAGE DES SCIENCES PARIS-SACLAY 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Dec 2023, Maurepas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484328v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ateliers et conférences sur la biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation DAAC Danse et histoire des sociétés : Danse et agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'ADN !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés physicochimiques des huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synchrotron multimodal imaging in a whole cell reveals lipid droplet core organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en milieu scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villepreux, France</w:t>
+              <w:t xml:space="preserve">PhysChemCell2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187344v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerceptionS de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades de géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189814v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron multimodal imaging in a whole cell reveals lipid droplet core organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des tournesols à Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysChemCell2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484026v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graines et huiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187326v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PerceptionS de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerceptionS de la recherche en itinérance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Olympiades de géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187325v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tournesols à Paris ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les propriétés physicochimiques des huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Elancourt, France</w:t>
+              <w:t xml:space="preserve">Conférence en milieu scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villepreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484345v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat multimodal à SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du département INRAE TRANSFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi, chercheur-e en biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degeuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron multimodal methods for lipid droplets in vitro and in cellulo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated biology at Synchrotron SOLEIL and its upgrade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigments végétaux, graines et huiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACTE "Peinture et botanique, renaissance d'un jardin antique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Jean Bullant d'Ecouen, Mar 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron multimodal methods for lipid droplets in living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multimodal ultrastructural study of lipid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelques défis scientifiques à la lumière des synchrotrons de 4ème génération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Soleil Users' Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484072v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal ultrastructural study of lipid droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synchrotron multimodal methods for lipid droplets in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil Users' Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Quelques défis scientifiques à la lumière des synchrotrons de 4ème génération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484078v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a de l'huile dans le gaz au labo !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village des sciences de Saint-Quentin-en-Yvelines, Fête de la science 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière et pigments végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL de minuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre à chromatographie, œuvre collective entre arts et sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier pour 11 stagiaires de 3ème à l'IJPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la teneur en omega 3 de levures des zones arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique unité GMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier l'eau et l'huile, les deux meilleures ennemies !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2018 - Village des Sciences de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétaux, lumière et chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention en milieu scolaire, école de la Villedieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2017, Village des sciences de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2017, Village des Sciences de Saint-Quentin-en-Yvelines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788208v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2017, Village des Sciences de Saint-Quentin-en-Yvelines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Elancourt, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2017, Village des sciences de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788302v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2017, Château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Présentation des travaux INRA synchrotron Soleil sur les corps lipidiques de la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet de médiation à l'école de musique et de danse de Trappes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trappes, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801813v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux INRA synchrotron Soleil sur les corps lipidiques de la levure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2016, Village des sciences de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792796v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oléagineux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fremineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2016, Village des sciences de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Projet de médiation à l'école de musique et de danse de Trappes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794648v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA Versailles Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeasts: Mini-factories Producing Tailored Lipids For Green Chemistry. When Infrared Light Reveals Cell Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL Users’ Meeting 2015. Satellite Workshop INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Réunion du Club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pornichet, France</w:t>
+              <w:t xml:space="preserve">l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA de Versailles Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738830v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'huile par les levures, quelques applications biotechnologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'INRA s'ouvre à vous", journées portes ouvertes du centre INRA de Versailles Grignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes – Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792786v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes – Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">17. Réunion du Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738829v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication IJPB dans le projet CAER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Système intrinsèquement structuré : Le corps lipidique isolé ou in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'Avancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France</w:t>
+              <w:t xml:space="preserve">Workshop sur les systèmes intrinsèquement structurés - INRA CEPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803812v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système intrinsèquement structuré : Le corps lipidique isolé ou in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Implication IJPB dans le projet CAER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les systèmes intrinsèquement structurés - INRA CEPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion d'Avancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803958v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid body it’s dynamic .... and also traffic !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biocarburants, biomatériaux, chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Dahuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IJPB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée de Formation pour les Enseignants du Second Degré, Académie de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804198v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarburants, biomatériaux, chimie verte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lipid body it’s dynamic .... and also traffic !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Formation pour les Enseignants du Second Degré, Académie de Versailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées IJPB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809363v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser une analyse fonctionnelle de gènes potentiellement impliqués dans l’efficacité de stockage des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de démarrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Formation pour les Maîtres du 1er Degré de l'Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olympiades Nationales de la Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbone renouvelable et énergies vertes : la biomasse oléagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of AtUps1p in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion dans le cadre du projet européen EFFEXPORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches génomiques et génétiques pour l'étude pour la fusion membranaire lors de l'exocytose chez la paramécie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extracellular-matrix-like proteins associated with the secretory compartment are essential to organize functional exocytotic microdomains in Paramecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Ecole doctorale Gènes Génomes Cellules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sud - Paris 11 (UP11). FRA., 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Réunion du Club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831695v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular-matrix-like proteins associated with the secretory compartment are essential to organize functional exocytotic microdomains in Paramecium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approches génomiques et génétiques pour l'étude pour la fusion membranaire lors de l'exocytose chez la paramécie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Réunion du Club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Bitche, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Ecole doctorale Gènes Génomes Cellules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sud - Paris 11 (UP11). FRA., 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761550v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic approach to membrane fusion during exocytosis in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRE Paramecium genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'exocytose de la paramécie : étude des gènes ND</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-discharge genes and exocytosis in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Réunion du club Exocytose Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International conference on Paramecium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Honolulu, HawaÏ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761639v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-discharge genes and exocytosis in&amp;lt;em&amp;gt; Paramecium&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de l'exocytose de la paramécie : étude des gènes ND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Paramecium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Honolulu, HawaÏ, United States</w:t>
+              <w:t xml:space="preserve">4. Réunion du club Exocytose Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760380v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular study of exocytosis in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB conference: The 9th International Meeting On Ciliate Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Saxton River, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763811v1</w:t>
-              </w:r>
-[...3817 lines deleted...]
-                <w:t xml:space="preserve">hal-02770626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9744,64 +9744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et science, un duo pour sensibiliser au monde de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9921,103 +9921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E and M SARS‐CoV‐2 membrane protein expression and enrichment with plant lipid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.e2300512. </w:t>
@@ -10055,51 +10055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Bodies from Chia (Salvia hispanica L.) and Camelina (Camelina sativa L.) Seeds for Innovative Food Applications: Microstructure, Composition and Physical Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10189,103 +10189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron multimodal imaging in a whole cell reveals lipid droplet core organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Synchrotron Rad.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.772 - 778. </w:t>
@@ -10362,51 +10362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10470,64 +10470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-terminus of seed caleosins is essential for lipid droplet sorting but not for lipid accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zita Purkrtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 579, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10561,103 +10561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of lipid droplet dynamics in Saccharomyces cerevisiae depends on the Rab7-like Ypt7p, HOPS complex and V1-ATPase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pouteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (7), </w:t>
@@ -10695,103 +10695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids containing medium-chain fatty acids are specific to post-whole genome duplication Saccharomycotina yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pouteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mohand Oumoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
@@ -10829,64 +10829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin-Mediated Proteasomal Degradation of Oleosins is Involved in Oil Body Mobilization During Post-Germinative Seedling Growth in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10957,351 +10957,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
+                <w:t xml:space="preserve">Comparative Proteomic Analysis of Streptomyces lividans Wild-Type and ppk Mutant Strains Reveals the Importance of Storage Lipids for Antibiotic Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (19), pp.5907 - 5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02280-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204011v1</w:t>
+                <w:t xml:space="preserve">hal-01003374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Proteomic Analysis of Streptomyces lividans Wild-Type and ppk Mutant Strains Reveals the Importance of Storage Lipids for Antibiotic Biosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Jaillard</w:t>
+                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazight Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (19), pp.5907 - 5917. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02280-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003374v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fold of an oleosin targeted to cellular oil bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank F. Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Z. Erpapazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,299 +11359,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production de lipides d'intérêt chez la levure par génie génétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642749v1</w:t>
+                <w:t xml:space="preserve">hal-01190708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la production de lipides d'intérêt chez la levure par génie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.RE209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190708v1</w:t>
+                <w:t xml:space="preserve">hal-02642749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatropha curcas oil body proteome and oleosins: L-form JcOle3 as a potential phylogenetic marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siam S. Popluechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Breviario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11727,90 +11727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of AtClo1, a plant oil body protein, induces lipid accumulation in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.428-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11844,103 +11844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate and ubiquitin-dependent trafficking of the yeast siderophore transporter Sit1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Erpapazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nondier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (8), epub ahead of print. </w:t>
@@ -11991,90 +11991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective One-Step Extraction of Arabidopsis thaliana Seed Oleosins Using Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (24), pp.10008-10015. </w:t>
@@ -12124,103 +12124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafficking of Siderophore Transporters in Saccharomyces cerevisiae and Intracellular Fate of Ferrioxamine B Conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (11), pp.1601-16. </w:t>
@@ -12258,77 +12258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a plant uracil transporter in yeast: Improvement of plasma membrane targeting in mutants of the Rsp5p ubiquitin protein ligase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12431,51 +12431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim P Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Treptau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12522,77 +12522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a plant uracil transporter in yeast: improvement of plasma membrane targeting in mutants of the Rsp5p ubiquitin protein ligase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belgareh-Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12660,90 +12660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar proton-ATPase plays a major role in several membrane-bounded organelles in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kissmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.2813-2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12771,646 +12771,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitin ligase Rsp5p is required for modification and sorting of membrane proteins into multivesicular bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antagonistic roles of ESCRT and Vps Class C/HOPS complexes in the recycling of yeast membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bugnicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostianna Sereti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle D. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9219.2004.00183.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (9), pp.4203-4214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e04-05-0420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683459v1</w:t>
+                <w:t xml:space="preserve">hal-02679936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic roles of ESCRT and Vps Class C/HOPS complexes in the recycling of yeast membrane proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Novel Secretory Vesicle Proteins Essential for Membrane Fusion Display Extracellular-Matrix Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle D. Ulrich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.e04-05-0420⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (7), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679936v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Secretory Vesicle Proteins Essential for Membrane Fusion Display Extracellular-Matrix Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Ubiquitin Ligase Rsp5p is Required for the Modification and Sorting of Biosynthetic Membrane Proteins into Multivesicular Bodies in S. cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Keller</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dedieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Cohen</w:t>
+                <w:t xml:space="preserve">Danièle Urban-Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (7), pp.493-502. </w:t>
+              <w:t xml:space="preserve">Traffic (Copenhagen, Denmark)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.383-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00194.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675864v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ubiquitin Ligase Rsp5p is Required for the Modification and Sorting of Biosynthetic Membrane Proteins into Multivesicular Bodies in S. cerevisiae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The tobacco bZIP transcription factor BZI-1 binds the GH3 promoter in vivo and modulates auxin-induced transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Heinekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Strathmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic (Copenhagen, Denmark)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2004.00183.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (2), pp.298-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02043.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016367v1</w:t>
+                <w:t xml:space="preserve">hal-00122899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tobacco bZIP transcription factor BZI-1 binds the GH3 promoter in vivo and modulates auxin-induced transcription.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The ubiquitin ligase Rsp5p is required for modification and sorting of membrane proteins into multivesicular bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Müller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniéle Urban-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (2), pp.298-309. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (5), pp.383-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02043.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9219.2004.00183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122899v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sequencing of &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; somatic DNA.</w:t>
               </w:r>
@@ -13534,90 +13534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSF regulates membrane traffic along multiple pathways in &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kissmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Momayezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115 (Pt 20), pp.3935-3946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13642,77 +13642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-ethylmaleimide-sensitive factor is required to organize functional exocytotic microdomains in paramecium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kissmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13761,303 +13761,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ND9P, a novel protein with armadillo-like repeats involved in exocytosis: physiological studies using allelic mutants in &amp;lt;em&amp;gt;paramecium.&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; genome survey: a pilot project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a M Keller</w:t>
+                <w:t xml:space="preserve">P. Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cohen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Zagulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gromadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kissmehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157 (2), pp.611-620</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (6), pp.306-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671083v1</w:t>
+                <w:t xml:space="preserve">hal-02674863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; genome survey: a pilot project.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Gromadka</w:t>
+                <w:t xml:space="preserve">ND9P, a novel protein with armadillo-like repeats involved in exocytosis: physiological studies using allelic mutants in &amp;lt;em&amp;gt;paramecium.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plattner</w:t>
+                <w:t xml:space="preserve">a M Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kissmehl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (6), pp.306-308</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.611-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674863v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting Report: International Conference on &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Meeting Report: International Conference on Paramecium, 152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14123,51 +14123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologie de la gouttelette lipidique de plantes pour la production de protéines virales membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,64 +14185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerceptionS de la Recherche : une exposition sensible qui fait son chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14254,349 +14254,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid cell structure imaging and membrane fluidity measurement in single living microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biochemical composition of micro-organisms at the single-cell level by synchrotron FTIR microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meneghel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801281v1</w:t>
+                <w:t xml:space="preserve">hal-02800472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical composition of micro-organisms at the single-cell level by synchrotron FTIR microspectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Lipid cell structure imaging and membrane fluidity measurement in single living microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Froissard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Julie Meneghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800472v1</w:t>
+                <w:t xml:space="preserve">hal-02801281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLEIL sheds the light on lipid bodies protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -14618,77 +14618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des modifications métaboliques induites par l'accumulation de lipides dans la levure &amp;lt;em&amp;gt;S. cerevisiae&amp;lt;/em&amp;gt; par sFTIR sur cellules uniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14706,90 +14706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des protéines stabilisatrices des réserves lipidiques de plantes oléagineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14856,51 +14856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau système de production de protéines virales membranaires dans les plantes : application aux protéines E et M du SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14931,51 +14931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d’imagerie cellulaire non-invasive révèle la structure des gouttelettes lipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Frand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15006,51 +15006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et lumière, une même histoire d'ondes : un projet Inra, lauréat de la Diagonale Paris-Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15062,194 +15062,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1, 2, 3 Soleil ou la merveilleuse histoire d'un système innovant de production de lipides d'intérêt chez la levure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chimie verte : la lumière infrarouge dévoile le métabolisme cellulaire des levures, mini-usines de production de lipides à façon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795416v1</w:t>
+                <w:t xml:space="preserve">hal-02795264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie verte : la lumière infrarouge dévoile le métabolisme cellulaire des levures, mini-usines de production de lipides à façon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">1, 2, 3 Soleil ou la merveilleuse histoire d'un système innovant de production de lipides d'intérêt chez la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 4 p</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795264v1</w:t>
+                <w:t xml:space="preserve">hal-02795416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiles végétales et dérivés. Etude structurale d'une oléosine, protéine au centre d'enjeux énérgétiques et médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,64 +15280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir auprès du monde enseignant. Accueil d'un groupe de Professeurs des Ecoles sur le Centre de Versailles Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15387,64 +15387,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecouter, sentir et effleurer la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Édition de l'Université Paris-Saclay Automne 2022 #19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15463,246 +15463,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de pigments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chromatographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202103v1</w:t>
+                <w:t xml:space="preserve">hal-05202102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction de pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202102v1</w:t>
+                <w:t xml:space="preserve">hal-05202103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et colza, des résidus susceptibles d'être convertis en lipides d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15733,77 +15733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol et colza, des résidus susceptibles d'être convertis en lipides d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15821,90 +15821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des protéines stabilisatrices des réserves lipidiques de plantes oléagineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15952,51 +15952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des levures qui carburent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16046,51 +16046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCOmega 2: Application of DISCO beamline technical developments for membrane fluidity measurements on yeasts with Omega3 contrasted content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16112,77 +16112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconversion de résidus agricoles en lipides avec la bactérie &amp;lt;em&amp;gt;Streptomyces lividans&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, 32 p. (article page 17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16200,51 +16200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplet 3D imaging in living single cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16266,51 +16266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCOmega: Linking omega 3 content and membrane fluidity in yeasts using DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16332,51 +16332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature impact on yeast fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16398,51 +16398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRCD-FTIR coupled study of hydrophobic integral protein fold in lipid bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16464,90 +16464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la production de lipides par &amp;lt;em&amp;gt;Streptomyces&amp;lt;/em&amp;gt; à partir de résidus lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16586,51 +16586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of storage lipid and storage carbohydrate fluxes in single &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt; cells using Synchrotron FTIR microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16652,51 +16652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overaccumulation of lipids by the yeast S. cerevisiae for the production of biokerosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16714,51 +16714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraccumulation de lipides par la levure S. cerevisiae pour la production de biokérosène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16776,51 +16776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraccumulation de lipides par la levure S. cerevisiae pour la production de biokérosène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16928,51 +16928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9CF2837"/>
+    <w:nsid w:val="7FB93061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17159,51 +17159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>