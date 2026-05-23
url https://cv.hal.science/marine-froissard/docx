--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -4590,411 +4590,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
+                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187204v1</w:t>
+                <w:t xml:space="preserve">hal-05187245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les huiles du bout du monde</w:t>
+                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
+              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187245v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et huiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187236v1</w:t>
+                <w:t xml:space="preserve">hal-05187223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des brassicacées, forme des feuilles, huiles du monde,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graines et huiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Jardin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Visite des enfants de l'Association Robert Debré à l'IJPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187223v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Yann Gohon</w:t>
               </w:r>
@@ -7323,163 +7323,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2017, Village des Sciences de Saint-Quentin-en-Yvelines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Elancourt, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2017, Village des sciences de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788302v1</w:t>
+                <w:t xml:space="preserve">hal-02788208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2017, Village des sciences de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2017, Village des Sciences de Saint-Quentin-en-Yvelines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788208v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromato'graphique ! Séparons et visualisons les pigments végétaux !</w:t>
               </w:r>
@@ -10957,295 +10957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Proteomic Analysis of Streptomyces lividans Wild-Type and ppk Mutant Strains Reveals the Importance of Storage Lipids for Antibiotic Biosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Jaillard</w:t>
+                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazight Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02280-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003374v1</w:t>
+                <w:t xml:space="preserve">hal-01204011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
+                <w:t xml:space="preserve">Comparative Proteomic Analysis of Streptomyces lividans Wild-Type and ppk Mutant Strains Reveals the Importance of Storage Lipids for Antibiotic Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (19), pp.5907 - 5917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02280-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204011v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fold of an oleosin targeted to cellular oil bodies</w:t>
               </w:r>
@@ -13761,247 +13761,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; genome survey: a pilot project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ND9P, a novel protein with armadillo-like repeats involved in exocytosis: physiological studies using allelic mutants in &amp;lt;em&amp;gt;paramecium.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dessen</w:t>
+                <w:t xml:space="preserve">a M Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zagulski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (6), pp.306-308</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.611-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674863v1</w:t>
+                <w:t xml:space="preserve">hal-02671083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ND9P, a novel protein with armadillo-like repeats involved in exocytosis: physiological studies using allelic mutants in &amp;lt;em&amp;gt;paramecium.&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Froissard</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt; genome survey: a pilot project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zagulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gromadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a M Keller</w:t>
+                <w:t xml:space="preserve">H. Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cohen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Kissmehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157 (2), pp.611-620</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (6), pp.306-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671083v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting Report: International Conference on &amp;lt;em&amp;gt;Paramecium&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -15482,51 +15482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15557,51 +15557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16928,51 +16928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FB93061"/>
+    <w:nsid w:val="524771DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17159,51 +17159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-froissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-9477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070832544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210034718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358583125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rapoport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Disparti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouteaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Genet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh-Touz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bugnicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187245v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baconnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Develay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degeuse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202300512" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520003847" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2015.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0369-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Marechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02280-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam S. Popluechai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Breviario" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad A. Gatehouse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVWJ4LV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00483.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00766.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00627.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desimone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf B. Frommer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kissmehl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Kr&#252;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Treptau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Plattner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.1.77-91.2006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Desimone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostianna Sereti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D. Ulrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e04-05-0420" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Keller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dedieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00194.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2004.00183.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Heinekamp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strathmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhlmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02043.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Urban-Grimal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00183.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sperling" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zagulski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron E. Pearlman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzey Migdalski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Momayezi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Keller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagulski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gromadka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plattner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmehl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00045" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202103v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795220v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804119v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814562v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814563v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>