--- v0 (2026-04-07)
+++ v1 (2026-05-09)
@@ -906,333 +906,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la donnée spatiale à son usage en milieux urbanisés : le projet THERMOCITY</w:t>
+                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Michel</w:t>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lonjou</w:t>
+                <w:t xml:space="preserve">Stephan Baudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin W.J. Bergsma</w:t>
+                <w:t xml:space="preserve">Joël Barrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Arachchige Migel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leturgie</w:t>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEMU - Atelier THEIA télédétection pour l'étude du milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764888v1</w:t>
+                <w:t xml:space="preserve">hal-04298183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la donnée spatiale à son usage en milieux urbanisés : le projet THERMOCITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Goret</w:t>
+                <w:t xml:space="preserve">Vincent Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Baudru</w:t>
+                <w:t xml:space="preserve">Erwin W.J. Bergsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Barrié</w:t>
+                <w:t xml:space="preserve">Damien Arachchige Migel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile de Munck</w:t>
+                <w:t xml:space="preserve">Quentin Leturgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
+              <w:t xml:space="preserve">TEMU - Atelier THEIA télédétection pour l'étude du milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298183v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,90 +1395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCITY : generation of an enhanced quality Land Surface Temperature dataset for urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Bergsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leturgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1520,64 +1520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCITY, thermal space imaging for metropolises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545201v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cordeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Philipps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lonjou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W.J. Bergsma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arachchige Migel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leturgie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545201v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cordeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Philipps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lonjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W.J. Bergsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arachchige Migel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leturgie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>