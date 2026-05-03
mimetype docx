--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -436,537 +436,537 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Amino Acid Concentration after the Consumption of Pea or Whey Proteins in Young and Older Adults Affects Protein Synthesis in C2C12 Myotubes</w:t>
+                <w:t xml:space="preserve">Skeletal Muscle Proteome Modifications following Antibiotic-Induced Microbial Disturbances in Cancer Cachexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Simonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (17), pp.2870. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (7), pp.2452-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu16172870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794764v1</w:t>
+                <w:t xml:space="preserve">hal-04650128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins: are they a good alternative to animal proteins in older people?</w:t>
+                <w:t xml:space="preserve">Bénéfices et risques de la végétalisation de l’alimentation pour les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Toutirais</w:t>
+                <w:t xml:space="preserve">Catherine Bompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vaysse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001026⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.656-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2024.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651561v1</w:t>
+                <w:t xml:space="preserve">hal-05397755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Muscle Proteome Modifications following Antibiotic-Induced Microbial Disturbances in Cancer Cachexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant proteins: are they a good alternative to animal proteins in older people?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Toutirais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Simonson</w:t>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00143⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.372-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650128v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices et risques de la végétalisation de l’alimentation pour les personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Amino Acid Concentration after the Consumption of Pea or Whey Proteins in Young and Older Adults Affects Protein Synthesis in C2C12 Myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bompart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (8), pp.656-663. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2024.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu16172870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397755v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio imagery user-friendly tool for automatic morphometry measurement on muscle cell cultures and histological sections</w:t>
               </w:r>
@@ -1086,64 +1086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1220,51 +1220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of dietary plant protein in older people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1428,90 +1428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Skeletal Muscle Proteome in Undernourished Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), </w:t>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Bout of Ultra-Endurance Exercise Reveals Early Signs of Muscle Aging in Master Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
@@ -1811,459 +1811,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506988v1</w:t>
+                <w:t xml:space="preserve">hal-03481845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512482v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Zocchi</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (7), pp.2169. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481845v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Proteomic and Transcriptomic Profiling of Healthy Aging and Metabolic Syndrome in Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,64 +2366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabolic Properties of Mixed Wheat-Legume Pasta Products in Old Rats: Impact on Whole-Body Protein Retention and Skeletal Muscle Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transport and homeostasis-related gene expression in skeletal muscle of young and old adults: analysis of the transcriptomic data from the PROOF cohort Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Serpina3n release into circulation during glucocorticoid-mediated muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower skeletal muscle capillarization in hypertensive elderly men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,1105 +3150,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient radiosensitization of human glioblastoma and lung cancer cells by a G-quadruplex DNA binding compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Merle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Amiard</w:t>
+                <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16255⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01907350v1</w:t>
+                <w:t xml:space="preserve">hal-01812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Highly efficient radiosensitization of human glioblastoma and lung cancer cells by a G-quadruplex DNA binding compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Barboiron</w:t>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (5), pp.566-576. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812812v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient radiosensitization of human glioblastoma and lung cancer cells by a G-quadruplex DNA binding compound</w:t>
+                <w:t xml:space="preserve">Label-free Quantitative Protein Profiling of vastus lateralis Muscle During Human Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Merle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Amiard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid A. Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16255⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.032698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812829v1</w:t>
+                <w:t xml:space="preserve">hal-00986095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free Quantitative Protein Profiling of vastus lateralis Muscle During Human Aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apoptosis in capillary endothelial cells in ageing skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Astrid A. Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.032698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00986095v1</w:t>
+                <w:t xml:space="preserve">hal-02636978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in capillary endothelial cells in ageing skeletal muscle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proteomics of muscle chronological ageing in post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1165), pp.1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.12169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636978v1</w:t>
+                <w:t xml:space="preserve">hal-01543975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of muscle chronological ageing in post-menopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expression and modification proteomics during skeletal muscle ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. Baraibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...145 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
-[...86 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Stephanie Duguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Butler-Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (3, SI), pp.339-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10522-013-9426-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4258,475 +3990,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation végétale et qualité des protéines : quelles conséquences pour la santé musculaire des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita'Connect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitagora, Apr 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GermAGE: Intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé germé et de lentilles germées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Carnot Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carnot Qualiment, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines végétales pour les personnes fragiles : un avantage ou un risque pour la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale RECLAN Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESCLAN, Oct 2024, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation par la recherche : une nouvelle forme d'apprentissage pour les scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Ruiz, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude nutritionnelle de régimes à base de céréales et de légumineuses germées chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,1657 +4477,1657 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie nutritionnelle associant germination et complémentarité des sources pour améliorer la qualité des protéines végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Carnot Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnot Qualiment, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218005v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines animales et végétales sont-elles équivalentes chez la personne âgée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The impact of plant vs animal proteins on health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps de la Société Francophone en Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone en Nutrition Clinique et Métabolisme, Jun 2023, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">45th ESPEN Congress on Clinical Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPEN, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217945v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les protéines animales et végétales sont-elles équivalentes chez la personne âgée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps de la Société Francophone en Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone en Nutrition Clinique et Métabolisme, Jun 2023, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661814v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of plant vs animal proteins on health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie nutritionnelle associant germination et complémentarité des sources pour améliorer la qualité des protéines végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th ESPEN Congress on Clinical Nutrition &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPEN, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Carnot Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnot Qualiment, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217955v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines végétales pour les personnes âgées : un avantage ou un risque pour la santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intérêt nutritionnel des protéines végétales pour les séniors et impact des AUTs sur leur santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Végétalisation de l’alimentation des personnes âgées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Protéine Nutrition, Dec 2022, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire consortium VEGETRANSFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, consortium VEGETRANSFORM, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218002v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt nutritionnel des graines germées de blé et de pois sur le métabolisme protéique et lipidique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone en Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux aliments protéiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les protéines végétales pour les personnes âgées : un avantage ou un risque pour la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques des CRNHs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRNH Auvergne-Rhône-Alpes, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque Végétalisation de l’alimentation des personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Protéine Nutrition, Dec 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217992v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel des protéines végétales pour les séniors et impact des AUTs sur leur santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouveaux aliments protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire consortium VEGETRANSFORM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, consortium VEGETRANSFORM, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques des CRNHs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRNH Auvergne-Rhône-Alpes, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217979v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nutritionnelle associant complémentarité des sources et germination pour améliorer la qualité nutritionnelle des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Végépolys Valley, Sep 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nutritionnelle associant complémentarité des sources et germination pour améliorer la qualité des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine « Valorisations innovantes du végétal »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Végépolys Valley, Nov 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GermAGE, propriétés physico-chimiques et intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé et des lentilles germées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Association des Enseignants de Nutrition en Faculté de Pharmacie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AENFP, Jun 2022, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne Carnot Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnot Qualiment, Feb 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217982v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GermAGE, propriétés physico-chimiques et intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé et des lentilles germées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne Carnot Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnot Qualiment, Feb 2022, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Association des Enseignants de Nutrition en Faculté de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AENFP, Jun 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217960v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopénie et répercussions sur le muscle du sujet âgé et très âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rdv Protéines Végétales - Végépolys Valley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement biologique du muscle squelettique chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la Société de Physiologie et Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie. FRA., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines animales et protéines végétales : quelle biodisponibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'innovations pour le développement de pâtes alimentaires enrichies en protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l'Agriculture - Les Rencontres de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des protéines végétales et animales dans la diète du 21ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intérêt alimentaire de sources protéiques végétales sur la rétention azotée et le métabolisme protéique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème édition des Entretiens Jacques Cartier EJC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Nov 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929037v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt alimentaire de sources protéiques végétales sur la rétention azotée et le métabolisme protéique au cours du vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Place des protéines végétales et animales dans la diète du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème édition des Entretiens Jacques Cartier EJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785102v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and functional mechanisms underlying muscle aging and associated diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nestle Purina Companion Animal Nutrition (CAN) Summit 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Charleston, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales et alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,113 +6146,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée scientifique de l'UNH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation saine et durable adaptée à la population âgée : propriétés nutritionnelles de nouvelles sources alimentaires végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,767 +6271,767 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sarcopénie par imegerie moléculaire par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopénie : définitions et contradictions - Approches histologique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of skeletal muscle aging in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd MYOAGE symposium: The aging human muscle: An integrated machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhagen, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Myogenèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7309,315 +7041,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines du ver de farine représentent une alternative intéressante à la caséine au cours de l'entraînement physique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of muscle atrophy and myosteatosis by polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased release of Serpina3n into circulation during glucocorticoid-mediated muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,1440 +7394,1440 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELMSK: Exercice, Locomotion and Musculoskeletal System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis in capillary endothelial cells in ageing skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijuan Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Cachexia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kobe, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Cachexia, Sarcopenia and Muscle, 5 (1), 44 p., 2014, Journal of Cachexia, Sarcopenia and Muscle. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13539-014-0129-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement musculaire : effet du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque Protéolyse Cellulaire de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of muscle aging in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Annuelles de la société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique : effet sur le muscle squelettique lors du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique et vieillissement : effet sur le muscle squelettique humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle proteome and transcriptome during aging of LOU/c/jall rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2011 International Conference on Sarcopenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toulouse, France. Journal of Nutrition, Health and Aging, 15 (6), pp.499-520, 2011, ICSR 2011 International Conference on Sarcopenia Research Wednesday 8th &amp; Thursday 9th June, 2011 Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du syndrome métabolique sur le muscle squelettique lors du vieillissement chez l’Homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metabolic syndrome alters the proportion and morphology of skeletal muscle myofibres in elderly men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée de la Recherche IFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t>
+              <w:t xml:space="preserve">ICSR 2011 International Conference on Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. , Journal of Nutrition, Health and Aging, 15 (6), 2011, ICSR 2011 International Conference on Sarcopenia Research Wednesday 8th &amp; Thursday 9th June, 2011 Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859279v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic syndrome alters the proportion and morphology of skeletal muscle myofibres in elderly men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet du syndrome métabolique sur le muscle squelettique lors du vieillissement chez l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2011 International Conference on Sarcopenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. , Journal of Nutrition, Health and Aging, 15 (6), 2011, ICSR 2011 International Conference on Sarcopenia Research Wednesday 8th &amp; Thursday 9th June, 2011 Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème journée de la Recherche IFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749655v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations du muscle squelettique humain lors du vieillissement associé ou non au syndrome métabolique et identification de nouveaux marqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université d'Auvergne - Clermont-Ferrand I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9242,51 +8974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16172870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Toutirais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simonson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bompart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne d'Hose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devassine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Baraibar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Butler-Browne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-013-9426-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW2NSC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05285486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ic Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simonson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bompart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.10.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Toutirais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16172870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne d'Hose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devassine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Baraibar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Butler-Browne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-013-9426-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW2NSC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05285486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ic Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>