--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -604,369 +604,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices et risques de la végétalisation de l’alimentation pour les personnes âgées</w:t>
+                <w:t xml:space="preserve">Plant proteins: are they a good alternative to animal proteins in older people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bompart</w:t>
+                <w:t xml:space="preserve">Lina Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2024.10.003⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.372-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397755v1</w:t>
+                <w:t xml:space="preserve">hal-04651561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins: are they a good alternative to animal proteins in older people?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Circulating Amino Acid Concentration after the Consumption of Pea or Whey Proteins in Young and Older Adults Affects Protein Synthesis in C2C12 Myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001026⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16172870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651561v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Amino Acid Concentration after the Consumption of Pea or Whey Proteins in Young and Older Adults Affects Protein Synthesis in C2C12 Myotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bénéfices et risques de la végétalisation de l’alimentation pour les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (17), pp.2870. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.656-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu16172870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2024.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794764v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio imagery user-friendly tool for automatic morphometry measurement on muscle cell cultures and histological sections</w:t>
               </w:r>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1214,222 +1214,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The value of dietary plant protein in older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+                <w:t xml:space="preserve">hal-04053346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of dietary plant protein in older people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (1), pp.3-7. </w:t>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053346v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Skeletal Muscle Proteome in Undernourished Old Rats</w:t>
               </w:r>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), </w:t>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Bout of Ultra-Endurance Exercise Reveals Early Signs of Muscle Aging in Master Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
@@ -1811,459 +1811,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monica Zocchi</w:t>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (7), pp.2169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481845v1</w:t>
+                <w:t xml:space="preserve">hal-03506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506988v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Monica Zocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512482v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Proteomic and Transcriptomic Profiling of Healthy Aging and Metabolic Syndrome in Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transport and homeostasis-related gene expression in skeletal muscle of young and old adults: analysis of the transcriptomic data from the PROOF cohort Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Serpina3n release into circulation during glucocorticoid-mediated muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower skeletal muscle capillarization in hypertensive elderly men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient radiosensitization of human glioblastoma and lung cancer cells by a G-quadruplex DNA binding compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free Quantitative Protein Profiling of vastus lateralis Muscle During Human Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of muscle chronological ageing in post-menopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and modification proteomics during skeletal muscle ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A. Baraibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation végétale et qualité des protéines : quelles conséquences pour la santé musculaire des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,64 +4086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GermAGE: Intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé germé et de lentilles germées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,51 +4194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines végétales pour les personnes fragiles : un avantage ou un risque pour la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale RECLAN Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESCLAN, Oct 2024, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4276,51 +4276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation par la recherche : une nouvelle forme d'apprentissage pour les scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duri Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude nutritionnelle de régimes à base de céréales et de légumineuses germées chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,251 +4507,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie nutritionnelle associant germination et complémentarité des sources pour améliorer la qualité des protéines végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Carnot Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnot Qualiment, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661814v1</w:t>
+                <w:t xml:space="preserve">hal-04218005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of plant vs animal proteins on health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th ESPEN Congress on Clinical Nutrition &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPEN, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217955v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines animales et végétales sont-elles équivalentes chez la personne âgée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps de la Société Francophone en Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone en Nutrition Clinique et Métabolisme, Jun 2023, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4770,126 +4770,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie nutritionnelle associant germination et complémentarité des sources pour améliorer la qualité des protéines végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The impact of plant vs animal proteins on health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Carnot Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnot Qualiment, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">45th ESPEN Congress on Clinical Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPEN, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218005v1</w:t>
+                <w:t xml:space="preserve">hal-04217955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt nutritionnel des protéines végétales pour les séniors et impact des AUTs sur leur santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire consortium VEGETRANSFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, consortium VEGETRANSFORM, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt nutritionnel des graines germées de blé et de pois sur le métabolisme protéique et lipidique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone en Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines végétales pour les personnes âgées : un avantage ou un risque pour la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Végétalisation de l’alimentation des personnes âgées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Protéine Nutrition, Dec 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux aliments protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques des CRNHs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRNH Auvergne-Rhône-Alpes, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5121,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nutritionnelle associant complémentarité des sources et germination pour améliorer la qualité nutritionnelle des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Végépolys Valley, Sep 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nutritionnelle associant complémentarité des sources et germination pour améliorer la qualité des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine « Valorisations innovantes du végétal »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Végépolys Valley, Nov 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,195 +5253,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GermAGE, propriétés physico-chimiques et intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé et des lentilles germées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne Carnot Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnot Qualiment, Feb 2022, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Association des Enseignants de Nutrition en Faculté de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AENFP, Jun 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217960v1</w:t>
+                <w:t xml:space="preserve">hal-04217982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GermAGE, propriétés physico-chimiques et intérêt nutritionnel pour la personne âgée de produits formulés à partir de mélanges de farines de blé et des lentilles germées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Association des Enseignants de Nutrition en Faculté de Pharmacie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AENFP, Jun 2022, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne Carnot Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnot Qualiment, Feb 2022, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217982v1</w:t>
+                <w:t xml:space="preserve">hal-04217960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopénie et répercussions sur le muscle du sujet âgé et très âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5466,51 +5466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales et qualité nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rdv Protéines Végétales - Végépolys Valley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement biologique du muscle squelettique chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la Société de Physiologie et Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie. FRA., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines animales et protéines végétales : quelle biodisponibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5673,51 +5673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'innovations pour le développement de pâtes alimentaires enrichies en protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l'Agriculture - Les Rencontres de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5736,247 +5736,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt alimentaire de sources protéiques végétales sur la rétention azotée et le métabolisme protéique au cours du vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Place des protéines végétales et animales dans la diète du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème édition des Entretiens Jacques Cartier EJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785102v1</w:t>
+                <w:t xml:space="preserve">hal-01929037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des protéines végétales et animales dans la diète du 21ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intérêt alimentaire de sources protéiques végétales sur la rétention azotée et le métabolisme protéique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème édition des Entretiens Jacques Cartier EJC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Nov 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929037v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and functional mechanisms underlying muscle aging and associated diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,77 +6057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales et alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,77 +6182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation saine et durable adaptée à la population âgée : propriétés nutritionnelles de nouvelles sources alimentaires végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sarcopénie par imegerie moléculaire par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopénie : définitions et contradictions - Approches histologique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of skeletal muscle aging in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7206,64 +7206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7305,51 +7305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased release of Serpina3n into circulation during glucocorticoid-mediated muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,51 +7594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement musculaire : effet du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7952,51 +7952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of muscle aging in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8077,51 +8077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique : effet sur le muscle squelettique lors du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique et vieillissement : effet sur le muscle squelettique humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,76 +8446,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic syndrome alters the proportion and morphology of skeletal muscle myofibres in elderly men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet du syndrome métabolique sur le muscle squelettique lors du vieillissement chez l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8525,122 +8525,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2011 International Conference on Sarcopenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. , Journal of Nutrition, Health and Aging, 15 (6), 2011, ICSR 2011 International Conference on Sarcopenia Research Wednesday 8th &amp; Thursday 9th June, 2011 Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème journée de la Recherche IFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749655v1</w:t>
+                <w:t xml:space="preserve">hal-01859279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du syndrome métabolique sur le muscle squelettique lors du vieillissement chez l’Homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolic syndrome alters the proportion and morphology of skeletal muscle myofibres in elderly men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8650,73 +8650,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée de la Recherche IFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. 2011</w:t>
+              <w:t xml:space="preserve">ICSR 2011 International Conference on Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. , Journal of Nutrition, Health and Aging, 15 (6), 2011, ICSR 2011 International Conference on Sarcopenia Research Wednesday 8th &amp; Thursday 9th June, 2011 Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859279v1</w:t>
+                <w:t xml:space="preserve">hal-02749655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8734,51 +8734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations du muscle squelettique humain lors du vieillissement associé ou non au syndrome métabolique et identification de nouveaux marqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université d'Auvergne - Clermont-Ferrand I, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8974,51 +8974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simonson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bompart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.10.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Toutirais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16172870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne d'Hose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devassine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Baraibar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Butler-Browne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-013-9426-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW2NSC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05285486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ic Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simonson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Toutirais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16172870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bompart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne d'Hose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devassine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Baraibar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Butler-Browne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-013-9426-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW2NSC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05285486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ic Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>