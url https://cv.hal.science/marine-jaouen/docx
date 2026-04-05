--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1244,234 +1244,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04815262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre de l’épave de la Jeanne-Elisabeth, un mobilier de bord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+                <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32èmes Rencontres internationales de l'AFAV à Vienne, Saint-Romain-en-Gal, 27-29 octobre 2017, 2018, pp.90-95</w:t>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.41-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989328v1</w:t>
+                <w:t xml:space="preserve">halshs-01924263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Hulot</w:t>
+                <w:t xml:space="preserve">Le verre de l’épave de la Jeanne-Elisabeth, un mobilier de bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.41-92</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32èmes Rencontres internationales de l'AFAV à Vienne, Saint-Romain-en-Gal, 27-29 octobre 2017, 2018, pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01924263v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Jeanne-Élisabeth livre ses secrets : deux restaurations d’objets personnels issus d’une épave suédoise (XVIIIe siècle)</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Osada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="862B5F8E"/>
+    <w:nsid w:val="E60AF21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-jaouen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-6347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rieth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.918" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHWU2964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Caillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.2181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulot Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/catalogues/fortune-a-bord-chronique-de-la-jeanne-elisabeth/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poletto Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-jaouen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-6347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rieth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.918" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHWU2964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Caillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.2181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulot Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/catalogues/fortune-a-bord-chronique-de-la-jeanne-elisabeth/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poletto Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>