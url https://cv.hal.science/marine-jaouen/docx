--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -790,347 +790,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02973854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erquy: l'épave des hôpitaux, un caboteur du XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIIIe et XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDV Côte de Penthièvre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (428), pp.225-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.428.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212996v1</w:t>
+                <w:t xml:space="preserve">halshs-02375537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIIIe et XIXe siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Rieth</w:t>
+                <w:t xml:space="preserve">Erquy: l'épave des hôpitaux, un caboteur du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Jaouen</w:t>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RDV Côte de Penthièvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375537v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIII e et XIX e s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1244,234 +1244,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04815262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Hulot</w:t>
+                <w:t xml:space="preserve">Le verre de l’épave de la Jeanne-Elisabeth, un mobilier de bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.41-92</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32èmes Rencontres internationales de l'AFAV à Vienne, Saint-Romain-en-Gal, 27-29 octobre 2017, 2018, pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01924263v1</w:t>
+                <w:t xml:space="preserve">halshs-01989328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre de l’épave de la Jeanne-Elisabeth, un mobilier de bord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+                <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32èmes Rencontres internationales de l'AFAV à Vienne, Saint-Romain-en-Gal, 27-29 octobre 2017, 2018, pp.90-95</w:t>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.41-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989328v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01924263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Jeanne-Élisabeth livre ses secrets : deux restaurations d’objets personnels issus d’une épave suédoise (XVIIIe siècle)</w:t>
               </w:r>
@@ -1801,234 +1801,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave d’Erquy-les-Hôpitaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur l'occupation d'un îlot toulonnais de l'Antiquité à la fin de l'époque moderne (Toulon, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulot Olivia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.38-39</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013-2014, pp.115-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961116v1</w:t>
+                <w:t xml:space="preserve">halshs-01385596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l'occupation d'un îlot toulonnais de l'Antiquité à la fin de l'époque moderne (Toulon, Var)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Françoise</w:t>
+                <w:t xml:space="preserve">L’épave d’Erquy-les-Hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel L'Hour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hulot Olivia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2013-2014, pp.115-173</w:t>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01385596v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a wreck in foreshore context</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Osada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationaler Kongreß für Unterwasserarchäologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fremantle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jennifer A. Rodrigues; Ariana Traviglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IKUWA 6. Shared Heritage: Proceedings of the Sixth International Congress for Underwater Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archeopress, pp.323-329, 2020</w:t>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4063,51 +4063,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de fouille : La Béchue, Saint-Vaast-la-Hougue (50)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E60AF21E"/>
+    <w:nsid w:val="8C9329E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-jaouen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-6347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rieth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.918" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHWU2964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Caillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.2181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulot Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/catalogues/fortune-a-bord-chronique-de-la-jeanne-elisabeth/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poletto Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-jaouen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-6347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rieth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.918" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHWU2964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Caillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.2181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulot Olivia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/catalogues/fortune-a-bord-chronique-de-la-jeanne-elisabeth/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poletto Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>