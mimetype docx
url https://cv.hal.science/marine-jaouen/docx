--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C9329E0"/>
+    <w:nsid w:val="32698935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>