--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -66,2082 +66,2216 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoadjuvant Nivolumab Plus Ipilimumab and Adjuvant Nivolumab in Localized Deficient Mismatch Repair/Microsatellite Instability-High Gastric or Esophagogastric Junction Adenocarcinoma: The GERCOR NEONIPIGA Phase II Study</w:t>
+                <w:t xml:space="preserve">Predictive and prognostic factors of efficacy of third-line chemotherapy in patients with unresectable pancreatic cancer: a cohort-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry André</w:t>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Antoine Pelras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+                <w:t xml:space="preserve">Simon Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle de La Fouchardière</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Louvet</w:t>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.255-265. </w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.00686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyaf125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975142v1</w:t>
+                <w:t xml:space="preserve">hal-05574741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoadjuvant nivolumab plus ipilimumab and adjuvant nivolumab in patients (pts) with localized microsatellite instability-high (MSI)/mismatch repair deficient (dMMR) oeso-gastric adenocarcinoma (OGA): The GERCOR NEONIPIGA phase II study</w:t>
+                <w:t xml:space="preserve">Neoadjuvant Nivolumab Plus Ipilimumab and Adjuvant Nivolumab in Localized Deficient Mismatch Repair/Microsatellite Instability-High Gastric or Esophagogastric Junction Adenocarcinoma: The GERCOR NEONIPIGA Phase II Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Andre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thierry André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de La Fouchardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.244-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.4_suppl.244⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.00686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657929v1</w:t>
+                <w:t xml:space="preserve">hal-03975142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune microenvironment in patients with mismatch‐repair‐proficient oligometastatic colorectal cancer exposed to chemotherapy: the randomized MIROX GERCOR cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoadjuvant nivolumab plus ipilimumab and adjuvant nivolumab in patients (pts) with localized microsatellite instability-high (MSI)/mismatch repair deficient (dMMR) oeso-gastric adenocarcinoma (OGA): The GERCOR NEONIPIGA phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de La Fouchardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Muranyi</w:t>
+                <w:t xml:space="preserve">Christophe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.244-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.4_suppl.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510003v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
+                <w:t xml:space="preserve">The immune microenvironment in patients with mismatch‐repair‐proficient oligometastatic colorectal cancer exposed to chemotherapy: the randomized MIROX GERCOR cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Pastor</w:t>
+                <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thierry</w:t>
+                <w:t xml:space="preserve">Wen‐wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henriques</w:t>
+                <w:t xml:space="preserve">Dongyao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
+                <w:t xml:space="preserve">Isaac Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Andrea Muranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216431v1</w:t>
+                <w:t xml:space="preserve">hal-03510003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
+                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mansi</w:t>
+                <w:t xml:space="preserve">Brice Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Spehner</w:t>
+                <w:t xml:space="preserve">André Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364202v1</w:t>
+                <w:t xml:space="preserve">hal-03216431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab plus modified docetaxel-cisplatin-5-fluorouracil (mDCF) regimen versus mDCF in patients with metastatic or unresectable locally advanced recurrent anal squamous cell carcinoma: a randomized, non-comparative phase II SCARCE GERCOR trial</w:t>
+                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Kim</w:t>
+                <w:t xml:space="preserve">Laura Mansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buecher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Jary</w:t>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-020-06841-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130294v1</w:t>
+                <w:t xml:space="preserve">hal-03364202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atezolizumab plus modified docetaxel-cisplatin-5-fluorouracil (mDCF) regimen versus mDCF in patients with metastatic or unresectable locally advanced recurrent anal squamous cell carcinoma: a randomized, non-comparative phase II SCARCE GERCOR trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
+                <w:t xml:space="preserve">Stefano Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewi Vernerey</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-020-06841-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995557v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la réponse radiologique scannographique des cancers colorectaux métastatiques : état des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Fabre</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Badet</w:t>
+                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Calame</w:t>
+                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+                <w:t xml:space="preserve">Dewi Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Wespiser</w:t>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.1029 - 1038. </w:t>
+              <w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488393v1</w:t>
+                <w:t xml:space="preserve">hal-02995557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docetaxel, cisplatin, and fluorouracil chemotherapy for metastatic or unresectable locally recurrent anal squamous cell carcinoma (Epitopes-HPV02): a multicentre, single-arm, phase 2 study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de la réponse radiologique scannographique des cancers colorectaux métastatiques : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry André</w:t>
+                <w:t xml:space="preserve">Achille Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Jary</w:t>
+                <w:t xml:space="preserve">Nicolas Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Wespiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30321-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.1029 - 1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863908v1</w:t>
+                <w:t xml:space="preserve">hal-03488393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized identification of tumor-associated immunogenic neoepitopes in hepatocellular carcinoma in complete remission after sorafenib treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guenat</w:t>
+                <w:t xml:space="preserve">Docetaxel, cisplatin, and fluorouracil chemotherapy for metastatic or unresectable locally recurrent anal squamous cell carcinoma (Epitopes-HPV02): a multicentre, single-arm, phase 2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mercier-Letondal</w:t>
+                <w:t xml:space="preserve">Eric François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Faucheu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Dosset</w:t>
+                <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.1094 - 1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30321-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01953497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of economic evaluation in pancreatic ductal adenocarcinoma</w:t>
+                <w:t xml:space="preserve">Personalized identification of tumor-associated immunogenic neoepitopes in hepatocellular carcinoma in complete remission after sorafenib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gérard</w:t>
+                <w:t xml:space="preserve">Sindy Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
+                <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Vienot</w:t>
+                <w:t xml:space="preserve">Patricia Mercier-Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borg</w:t>
+                <w:t xml:space="preserve">Hugues Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Limat</w:t>
+                <w:t xml:space="preserve">Magalie Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86, pp.207 - 216. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (83), pp.35394-35407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01620966v1</w:t>
+                <w:t xml:space="preserve">hal-01953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan Sulfate Proteoglycans Promote Telomerase Internalization and MHC Class II Presentation on Dendritic Cells</w:t>
+                <w:t xml:space="preserve">A systematic review of economic evaluation in pancreatic ductal adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Galaine</w:t>
+                <w:t xml:space="preserve">Claire Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
+                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guillaume</w:t>
+                <w:t xml:space="preserve">Angélique Vienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boidot</w:t>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Samuel Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 197 (5), pp.1597 - 1608. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.207 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1502633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407427v1</w:t>
+                <w:t xml:space="preserve">inserm-01620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of angiopoietin-2 for death risk stratification in patients with metastatic colorectal carcinoma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparan Sulfate Proteoglycans Promote Telomerase Internalization and MHC Class II Presentation on Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">Jeanne Galaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erion Dobi</w:t>
+                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ghiringhelli</w:t>
+                <w:t xml:space="preserve">Yves Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-1059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (5), pp.1597 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1502633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01139951v1</w:t>
+                <w:t xml:space="preserve">hal-01407427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced biliary tract carcinomas: a retrospective multicenter analysis of first and second-line chemotherapy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prognostic value of angiopoietin-2 for death risk stratification in patients with metastatic colorectal carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Monnien</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nguyen</w:t>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beohou</w:t>
+                <w:t xml:space="preserve">Erion Dobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.603-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-1059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01096384v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01139951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advanced biliary tract carcinomas: a retrospective multicenter analysis of first and second-line chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01096384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bifractionated CPT-11 with LV5FU2 infusion (FOLFIRI-3) in combination with bevacizumab: clinical outcomes in first-line metastatic colorectal cancers according to plasma angiopoietin-2 levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erion Dobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Monnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2407-13-611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00922823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2288,51 +2422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;wei Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyao Yan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Muranyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06841-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Badet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wespiser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01863908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30321-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTPDZFQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01953497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercier-Letondal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faucheu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01620966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vienot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01407427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1502633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Dobi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-1059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-611" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;wei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyao Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Muranyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06841-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Badet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wespiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01863908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30321-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTPDZFQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01953497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercier-Letondal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faucheu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01620966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vienot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01407427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1502633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Dobi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-1059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-611" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>