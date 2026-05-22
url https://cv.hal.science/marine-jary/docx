--- v1 (2026-04-25)
+++ v2 (2026-05-22)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune microenvironment in patients with mismatch‐repair‐proficient oligometastatic colorectal cancer exposed to chemotherapy: the randomized MIROX GERCOR cohort study</w:t>
+                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jary</w:t>
+                <w:t xml:space="preserve">Brice Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen‐wei Liu</w:t>
+                <w:t xml:space="preserve">André Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyao Yan</w:t>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Bai</w:t>
+                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Muranyi</w:t>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510003v1</w:t>
+                <w:t xml:space="preserve">hal-03216431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
+                <w:t xml:space="preserve">The immune microenvironment in patients with mismatch‐repair‐proficient oligometastatic colorectal cancer exposed to chemotherapy: the randomized MIROX GERCOR cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Pastor</w:t>
+                <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thierry</w:t>
+                <w:t xml:space="preserve">Wen‐wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henriques</w:t>
+                <w:t xml:space="preserve">Dongyao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
+                <w:t xml:space="preserve">Isaac Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Andrea Muranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216431v1</w:t>
+                <w:t xml:space="preserve">hal-03510003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab plus modified docetaxel-cisplatin-5-fluorouracil (mDCF) regimen versus mDCF in patients with metastatic or unresectable locally advanced recurrent anal squamous cell carcinoma: a randomized, non-comparative phase II SCARCE GERCOR trial</w:t>
+                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Kim</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buecher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Jary</w:t>
+                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-020-06841-1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130294v1</w:t>
+                <w:t xml:space="preserve">hal-02995557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atezolizumab plus modified docetaxel-cisplatin-5-fluorouracil (mDCF) regimen versus mDCF in patients with metastatic or unresectable locally advanced recurrent anal squamous cell carcinoma: a randomized, non-comparative phase II SCARCE GERCOR trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
+                <w:t xml:space="preserve">Stefano Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewi Vernerey</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-020-06841-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995557v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la réponse radiologique scannographique des cancers colorectaux métastatiques : état des lieux et perspectives</w:t>
               </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel, cisplatin, and fluorouracil chemotherapy for metastatic or unresectable locally recurrent anal squamous cell carcinoma (Epitopes-HPV02): a multicentre, single-arm, phase 2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.1094 - 1106. </w:t>
@@ -1860,64 +1860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of angiopoietin-2 for death risk stratification in patients with metastatic colorectal carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,286 +1988,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01139951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced biliary tract carcinomas: a retrospective multicenter analysis of first and second-line chemotherapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifractionated CPT-11 with LV5FU2 infusion (FOLFIRI-3) in combination with bevacizumab: clinical outcomes in first-line metastatic colorectal cancers according to plasma angiopoietin-2 levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erion Dobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fiteni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Jary</w:t>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Monnien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Beohou</w:t>
+                <w:t xml:space="preserve">Elsa Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01096384v1</w:t>
+                <w:t xml:space="preserve">inserm-00922823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifractionated CPT-11 with LV5FU2 infusion (FOLFIRI-3) in combination with bevacizumab: clinical outcomes in first-line metastatic colorectal cancers according to plasma angiopoietin-2 levels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Advanced biliary tract carcinomas: a retrospective multicenter analysis of first and second-line chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Monnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Curtit</w:t>
+                <w:t xml:space="preserve">Thierry Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00922823v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01096384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2422,51 +2422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;wei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyao Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Muranyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06841-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Badet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wespiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01863908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30321-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTPDZFQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01953497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercier-Letondal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faucheu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01620966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vienot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01407427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1502633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Dobi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-1059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-611" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen&#8208;wei Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyao Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Muranyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-06841-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Badet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wespiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.08.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01863908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30321-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTPDZFQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01953497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercier-Letondal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Faucheu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01620966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vienot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01407427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1502633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erion Dobi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-1059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Curtit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-611" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>