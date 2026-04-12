--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-DISTAS : construction d'un outil de calcul des jours disponibles pour les grandes cultures</w:t>
+                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Metais</w:t>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rogier</w:t>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dul</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leborgne</w:t>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, p. 421-440. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383320v1</w:t>
+                <w:t xml:space="preserve">insu-04859930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
+                <w:t xml:space="preserve">J-DISTAS : construction d'un outil de calcul des jours disponibles pour les grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Maillet</w:t>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">Nicolas Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Pierre Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+                <w:t xml:space="preserve">Thomas Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, p. 421-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04859930v1</w:t>
+                <w:t xml:space="preserve">hal-05383320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring soil aggregate stability with mobile phones, lessons, challenges, and future work</w:t>
               </w:r>
@@ -596,51 +596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sofie Harbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -864,90 +864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of ASTAVIT, a rapid assessment method of soil structural stability based on image recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 244, pp.106222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,64 +1128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outil J-DISTAS : prévoir les Jours Disponibles pour réussir les opérations culturales et éviter les tassements des sols en grandes culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to earthworms burrowing and roots growing - acoustic signatures of soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,1683 +1883,1707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+                <w:t xml:space="preserve">Manuel P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.015⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01373724v1</w:t>
+                <w:t xml:space="preserve">hal-02632215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalSoilMap France: High-resolution spatial modelling the soils of France up to two meter depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 573, pp.1352-1369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel P. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.137-152. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230, pp.251-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632215v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01373724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National versus global modelling the 3D distribution of soil organic carbon in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 263, pp.16-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (11), pp.1536-1549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (4), pp.780 - 791. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macoumba Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3569,3005 +3593,3005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the accuracy of Terranimo® in predicting the risk of soil compaction for agricultural operations carried out under the pedoclimatic conditions of northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fantappié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Stenber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Soil Tillage Research Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTRO, Sep 2024, Virginia Beach, United States</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909978v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bo Stenber</w:t>
+                <w:t xml:space="preserve">Evaluation of the accuracy of Terranimo® in predicting the risk of soil compaction for agricultural operations carried out under the pedoclimatic conditions of northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">22. International Soil Tillage Research Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTRO, Sep 2024, Virginia Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658992v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil N2O emissions: how much does soil structure matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImageSoil: a database to share soil images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsoil 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint Loup Lamairé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la sensibilité à l'érosion des sols au niveau national (RMQS) à l'aide d'une application smartphone</w:t>
+                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hervé Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
+              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221851v1</w:t>
+                <w:t xml:space="preserve">hal-04222651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Nédélec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Songchao Chen</w:t>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222651v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221812v1</w:t>
+                <w:t xml:space="preserve">hal-03969085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Seger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529679v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222657v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221541v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776190v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la sensibilité à l'érosion des sols au niveau national (RMQS) à l'aide d'une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Lay</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969085v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chenchen Fan</w:t>
+                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221867v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile-Doelsch Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watteau Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAM Café#3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Département AgroEcoSystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223164v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Département AgroEcoSystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">DREAM Café#3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336582v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03529638v1</w:t>
+                <w:t xml:space="preserve">hal-04221867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IMAGESOL : une base de données pour mutualiser les images de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ISMC Conference ─ Advances in Modeling Soil Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ismc2021-56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring soil structure dynamics with passive acoustic emissions – soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6582,156 +6606,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Soil Tillage Research Organization (ISTRO). 2018 ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgreenSkills Fellowship Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to earthworms burrowing and roots growing - acoustic signatures of soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,3325 +6770,3325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International MicroSoil Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Loup sur Thouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’évolution de la structure du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée du département EA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalSoilMap developments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Soil Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une base de données mondiale des propriétés des sols ? GlobalSoilMap : Contexte et enjeux, propositions, avancement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801484v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795541v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
+                <w:t xml:space="preserve">Determining land systems of pedogenesis for large-scale soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t>
+              <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792861v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining land systems of pedogenesis for large-scale soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Nanjing, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792134v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining land systems of pedogenesis for large-scale soil modelling</w:t>
+                <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nanjing, China. 12 p</w:t>
+              <w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791919v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spatial modelling of total soil depth for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spatial modelling of total soil depth for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Soil information and potential for delivering GlobalSoilMap product in France: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Soil Mapping 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t>
+              <w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729661v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Digital Soil Mapping 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750891v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195617v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenot Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saby Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacoste Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
+              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195593v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
+              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631004v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités d'Imagerie à l'UR Info&amp;Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Journées Scientifiques et Techniques du RμI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study the influence of environmental drivers on N2O emissions under semi-controlled conditions using a rainfall simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rainfall simulator workshop - Towards harmonisation in the use of rainfall simulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Coimbra, Portugal. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10086,1543 +10110,1543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zamir Libohova</w:t>
+                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745895v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamir Libohova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222723v1</w:t>
+                <w:t xml:space="preserve">hal-03745895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: a new tool to predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Réseau Imagerie des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Distas : calculer le nombre de jours disponibles pour préserver la fertilité physique du sol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221645v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-Distas : calculer le nombre de jours disponibles pour préserver la fertilité physique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652988v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS : creation of interoperable tools for the estimation of field readiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève (virtual), Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12340)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la structure du sol dans un système de culture sans labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous au champ - 1ère édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic emission in soils: a new way to apprehend soil structure and monitor its dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,1540 +11661,1540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure changes in No tillage system over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Soil Tillage Research Organization (ISTRO). 2018 ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Labex Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Nouan-Le-Fuzelier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure description to enhance the understanding of N2O emissions by soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial systems - Frontiers of our understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Freudenstadt, Germany. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-extent digital soil mapping approaches for total soil depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Copernicus Publications, Geophysical Research Abstracts, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie en Science du Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement du RTR Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , Geophysical Research Abstracts, 2013, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macoumba Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13180,698 +13204,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sols et de leur fertilité en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-134, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan P Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Assessments and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-0-415-62155-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13881,143 +13905,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14027,147 +14051,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14177,114 +14201,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des sols à l'échelle du paysage sous des conditions de changements climatique et de structure du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14352,51 +14376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92CD6C70"/>
+    <w:nsid w:val="44DE1217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14583,51 +14607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>