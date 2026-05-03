--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
+                <w:t xml:space="preserve">J-DISTAS : construction d'un outil de calcul des jours disponibles pour les grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Maillet</w:t>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">Nicolas Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Pierre Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+                <w:t xml:space="preserve">Thomas Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, p. 421-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04859930v1</w:t>
+                <w:t xml:space="preserve">hal-05383320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-DISTAS : construction d'un outil de calcul des jours disponibles pour les grandes cultures</w:t>
+                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Metais</w:t>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rogier</w:t>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dul</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leborgne</w:t>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, p. 421-440. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383320v1</w:t>
+                <w:t xml:space="preserve">insu-04859930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring soil aggregate stability with mobile phones, lessons, challenges, and future work</w:t>
               </w:r>
@@ -596,51 +596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sofie Harbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -864,90 +864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of ASTAVIT, a rapid assessment method of soil structural stability based on image recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 244, pp.106222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,64 +1128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outil J-DISTAS : prévoir les Jours Disponibles pour réussir les opérations culturales et éviter les tassements des sols en grandes culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to earthworms burrowing and roots growing - acoustic signatures of soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,51 +2032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalSoilMap France: High-resolution spatial modelling the soils of France up to two meter depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,90 +2148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National versus global modelling the 3D distribution of soil organic carbon in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based evaluation of impact of soil redistribution on soil organic carbon stocks in a temperate hedgerow landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,304 +2547,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rabot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01241590v1</w:t>
+                <w:t xml:space="preserve">hal-02641500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641500v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,346 +2923,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budiman Minasny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209193v1</w:t>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macoumba Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,320 +3601,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
+                <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Hissel</w:t>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantappié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Stenber</w:t>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658992v1</w:t>
+                <w:t xml:space="preserve">hal-05195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
+                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Chirol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Rudi Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Maria Fantappié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Plessis</w:t>
+                <w:t xml:space="preserve">Bo Stenber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195609v1</w:t>
+                <w:t xml:space="preserve">hal-04658992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the accuracy of Terranimo® in predicting the risk of soil compaction for agricultural operations carried out under the pedoclimatic conditions of northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,103 +3982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t>
@@ -4107,90 +4107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil N2O emissions: how much does soil structure matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,411 +4218,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSoil: a database to share soil images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsoil 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint Loup Lamairé, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776176v1</w:t>
+                <w:t xml:space="preserve">hal-03776068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776068v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">ImageSoil: a database to share soil images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Microsoil 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint Loup Lamairé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221310v1</w:t>
+                <w:t xml:space="preserve">hal-03776176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4641,787 +4641,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221812v1</w:t>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222651v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529679v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969085v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222657v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221541v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776190v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la sensibilité à l'érosion des sols au niveau national (RMQS) à l'aide d'une application smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,463 +5634,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile-Doelsch Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watteau Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Département AgroEcoSystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529638v1</w:t>
+                <w:t xml:space="preserve">hal-04336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Département AgroEcoSystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">DREAM Café#3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336582v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAM Café#3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223164v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chenchen Fan</w:t>
+                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221867v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IMAGESOL : une base de données pour mutualiser les images de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6115,51 +6115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6452,77 +6452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6547,51 +6547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring soil structure dynamics with passive acoustic emissions – soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgreenSkills Fellowship Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,51 +6711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to earthworms burrowing and roots growing - acoustic signatures of soil biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International MicroSoil Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Loup sur Thouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,51 +6875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’évolution de la structure du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée du département EA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalSoilMap developments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,77 +7052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,77 +7199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7294,90 +7294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7415,90 +7415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
@@ -7527,77 +7527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,77 +7635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7756,64 +7756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining land systems of pedogenesis for large-scale soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7864,64 +7864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining land systems of pedogenesis for large-scale soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7972,64 +7972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,51 +8084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spatial modelling of total soil depth for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,64 +8205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns and soil organic carbon stocks in agricultural bocage landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,51 +8425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spatial modelling of total soil depth for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,64 +8533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8697,64 +8697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
@@ -8908,64 +8908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,64 +9363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9452,355 +9452,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenot Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saby Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacoste Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
+              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195593v1</w:t>
+                <w:t xml:space="preserve">hal-04631004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
+              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631004v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
@@ -9829,90 +9829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités d'Imagerie à l'UR Info&amp;Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Journées Scientifiques et Techniques du RμI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9950,90 +9950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study the influence of environmental drivers on N2O emissions under semi-controlled conditions using a rainfall simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rainfall simulator workshop - Towards harmonisation in the use of rainfall simulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Coimbra, Portugal. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
@@ -10177,346 +10177,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamir Libohova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222723v1</w:t>
+                <w:t xml:space="preserve">hal-03745895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zamir Libohova</w:t>
+                <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745895v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: a new tool to predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10571,51 +10571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Réseau Imagerie des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10772,355 +10772,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-Distas : calculer le nombre de jours disponibles pour préserver la fertilité physique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652988v1</w:t>
+                <w:t xml:space="preserve">hal-04221645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Distas : calculer le nombre de jours disponibles pour préserver la fertilité physique du sol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221645v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS : creation of interoperable tools for the estimation of field readiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève (virtual), Switzerland. </w:t>
@@ -11210,51 +11210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
@@ -11283,103 +11283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
@@ -11408,103 +11408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
@@ -11533,51 +11533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la structure du sol dans un système de culture sans labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous au champ - 1ère édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11602,51 +11602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic emission in soils: a new way to apprehend soil structure and monitor its dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siul Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11697,51 +11697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure changes in No tillage system over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11792,77 +11792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11913,90 +11913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure description to enhance the understanding of N2O emissions by soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial systems - Frontiers of our understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Freudenstadt, Germany. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12034,51 +12034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-extent digital soil mapping approaches for total soil depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12123,346 +12123,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en Science du Sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du RTR Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799550v1</w:t>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Imagerie en Science du Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">Journée de lancement du RTR Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12487,51 +12487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of soil carbon dynamics under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12589,316 +12589,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209222v1</w:t>
+                <w:t xml:space="preserve">hal-01209223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209223v1</w:t>
+                <w:t xml:space="preserve">hal-01209222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,51 +12966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macoumba Loum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13091,51 +13091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13231,51 +13231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sols et de leur fertilité en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13354,351 +13354,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan P Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
+              <w:t xml:space="preserve">Soil Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795031v1</w:t>
+                <w:t xml:space="preserve">hal-01209213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon</w:t>
+              <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01209213v1</w:t>
+                <w:t xml:space="preserve">hal-02795031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13720,51 +13720,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13779,51 +13779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D mapping for soil organic carbon assessment in a rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13932,51 +13932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols du site de Pleine-Fougères: leurs caractéristiques, leur organisation, Ieurs stocks de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14104,51 +14104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14215,51 +14215,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des sols à l'échelle du paysage sous des conditions de changements climatique et de structure du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14376,51 +14376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44DE1217"/>
+    <w:nsid w:val="FBB7D293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14607,51 +14607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>