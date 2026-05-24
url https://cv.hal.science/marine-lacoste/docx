--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1883,173 +1883,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230, pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632215v1</w:t>
+                <w:t xml:space="preserve">insu-01373724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalSoilMap France: High-resolution spatial modelling the soils of France up to two meter depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2058,245 +2062,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 573, pp.1352-1369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230, pp.251-260. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.137-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01373724v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National versus global modelling the 3D distribution of soil organic carbon in mainland France</w:t>
               </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 263, pp.16-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,274 +2547,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641500v1</w:t>
+                <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01241590v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale modelling of erosion processes and soil carbon dynamics under land-use and climate change in agroecosystems</w:t>
               </w:r>
@@ -2923,303 +2923,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213, pp.296-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209192v1</w:t>
+                <w:t xml:space="preserve">hal-01209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D mapping of soil organic carbon in a heterogeneous agricultural landscape</w:t>
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209193v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t>
               </w:r>
@@ -3601,484 +3601,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the accuracy of Terranimo® in predicting the risk of soil compaction for agricultural operations carried out under the pedoclimatic conditions of northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Chirol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Damian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plessis</w:t>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t>
+              <w:t xml:space="preserve">22. International Soil Tillage Research Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTRO, Sep 2024, Virginia Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195609v1</w:t>
+                <w:t xml:space="preserve">hal-04909978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Hissel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bo Stenber</w:t>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658992v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the accuracy of Terranimo® in predicting the risk of soil compaction for agricultural operations carried out under the pedoclimatic conditions of northern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Duparque</w:t>
+                <w:t xml:space="preserve">Maria Fantappié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+                <w:t xml:space="preserve">Bo Stenber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Soil Tillage Research Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTRO, Sep 2024, Virginia Beach, United States</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909978v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t>
@@ -4218,329 +4218,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
+                <w:t xml:space="preserve">ImageSoil: a database to share soil images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Microsoil 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint Loup Lamairé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776068v1</w:t>
+                <w:t xml:space="preserve">hal-03776176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221310v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSoil: a database to share soil images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsoil 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint Loup Lamairé, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776176v1</w:t>
+                <w:t xml:space="preserve">hal-04221310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t>
               </w:r>
@@ -4641,1426 +4641,1426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548661v1</w:t>
+                <w:t xml:space="preserve">hal-04221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222657v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221541v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776190v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de la structure des sols agricoles et de ses conséquences sur leur fonctionnement physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la sensibilité à l'érosion des sols au niveau national (RMQS) à l'aide d'une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221812v1</w:t>
+                <w:t xml:space="preserve">hal-04221851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222651v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529679v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Lay</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée « Végétal et usages de l’eau – Comment concilier efficience et résilience pour la compétitivité des productions végétales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée pôle Vegepolys – Pôle Dream – Carnot Eau et Environnement, Nov 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969085v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ImageSol : une base de données pour mutualiser les images de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la sensibilité à l'érosion des sols au niveau national (RMQS) à l'aide d'une application smartphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la caractérisation microscopique des composants des sols à l’étude dynamique de leur fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles 2021 des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En visio-conférence, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221851v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336582v1</w:t>
+                <w:t xml:space="preserve">hal-03529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile-Doelsch Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watteau Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAM Café#3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Workshop Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Département AgroEcoSystem, Oct 2021, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223164v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustisol : écoutons les sols !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève (virtual), France</w:t>
+              <w:t xml:space="preserve">DREAM Café#3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle DREAM Eau &amp; Milieux, Feb 2021, Orléans (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221867v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture content and structure by magnetic resonance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529638v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IMAGESOL : une base de données pour mutualiser les images de sols</w:t>
               </w:r>
@@ -6128,64 +6128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,64 +6288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7065,64 +7065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,51 +7173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une base de données mondiale des propriétés des sols ? GlobalSoilMap : Contexte et enjeux, propositions, avancement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7288,316 +7288,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795541v1</w:t>
+                <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801484v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,64 +7635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,64 +7769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7877,64 +7877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7972,51 +7972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8205,51 +8205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8464,51 +8464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanjing, China. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,51 +8546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,77 +8671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Soil information and potential for delivering GlobalSoilMap product in France: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,217 +9122,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t>
+                <w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Digital Soil Mapping 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750891v1</w:t>
+                <w:t xml:space="preserve">hal-00729661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t>
+                <w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Soil Mapping 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t>
+              <w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729661v1</w:t>
+                <w:t xml:space="preserve">hal-02750891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9363,51 +9363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9452,398 +9452,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
+              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631004v1</w:t>
+                <w:t xml:space="preserve">hal-05195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
+              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195593v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenot Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saby Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacoste Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">EJP Soil Annual Science Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195617v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités d'Imagerie à l'UR Info&amp;Sols</w:t>
               </w:r>
@@ -10321,90 +10321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
@@ -10459,51 +10459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10705,51 +10705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
@@ -10804,51 +10804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,77 +10899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,64 +11050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11184,64 +11184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -11335,118 +11335,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -11460,94 +11460,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la structure du sol dans un système de culture sans labour</w:t>
               </w:r>
@@ -11805,64 +11805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,51 +11926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil structure description to enhance the understanding of N2O emissions by soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12060,51 +12060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Copernicus Publications, Geophysical Research Abstracts, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12123,346 +12123,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Imagerie en Science du Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">Journée de lancement du RTR Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+                <w:t xml:space="preserve">hal-02799550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en Science du Sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du RTR Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799550v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12589,260 +12589,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209223v1</w:t>
+                <w:t xml:space="preserve">hal-01209222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of soil erosion and soil carbon content at the landscape scale in the context of global change</w:t>
+                <w:t xml:space="preserve">High resolution 3D modeling of soil organic carbon in a complex agricultural landscape using continuous depth functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012 - Soil Science For The Benefit of Mankind and Environment</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209222v1</w:t>
+                <w:t xml:space="preserve">hal-01209223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
@@ -12854,51 +12854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13354,351 +13354,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brendan P Malone</w:t>
+                <w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon</w:t>
+              <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209213v1</w:t>
+                <w:t xml:space="preserve">hal-02795031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+                <w:t xml:space="preserve">Quantitatively Predicting Soil Carbon Across Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan P Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
+              <w:t xml:space="preserve">Soil Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Progress in Soil Science, 978-3-319-04084-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04084-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795031v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13720,51 +13720,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14065,90 +14065,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14376,51 +14376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB7D293"/>
+    <w:nsid w:val="425D9162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14607,51 +14607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6635-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Morgan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Stevenson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09925-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Arlauskien&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siul Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28582-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ4PH90T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8SJ2FSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8S98H3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Fan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ismc2021-56" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P Malone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-04084-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04084-4_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>