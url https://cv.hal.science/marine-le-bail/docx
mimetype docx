--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -193,1462 +193,1462 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morceaux choisis pour les étrennes : Chateaubriand dans les keepsakes annuels de l’époque romantique (1830-1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Chateaubriand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.117-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diamants » et « bouquets » oubliés. Le traitement bibliographique des keepsakes romantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 207 (1), pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.207.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nodier ou la quête romantique de la voix des origines&amp;quot;, dans &amp;quot;Représenter la voix. Transcrire, incarner, restituer, du Moyen-Âge au XXIe siècle&amp;quot;, Pascale Chiron et Agnès Rees (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Avoir une &amp;quot;bibliothèque à soi&amp;quot; au XIXe siècle. La littérature à portée de main ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55, pp.123-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Morceaux choisis pour les étrennes : Chateaubriand dans les keepsakes annuels de l’époque romantique (1830-1838)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres &amp;quot;pour faire joli&amp;quot;? Usages décoratifs de l'objet-livre (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Chateaubriand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12j8y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charles Nodier ou la quête romantique de la voix des origines&amp;quot;, dans &amp;quot;Représenter la voix. Transcrire, incarner, restituer, du Moyen-Âge au XXIe siècle&amp;quot;, Pascale Chiron et Agnès Rees (dir.)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre dans la fiction naturaliste, entre texte à lire et objet à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Les objets en régime naturaliste", (97), pp.79-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le &amp;quot;tourbillon romanesque&amp;quot; de Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kompanietz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Charles Nodier romancier : le Moi et l'Histoire (1800-1820), 11, pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIIe siècle fait femme. Réillustrations de Manon Lescaut à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (109), pp.135-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l'ombre. Une poétique romanesque de l'ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kompanietz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de fous pour fous de livres, de Nodier à Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Nerval, 6, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13096-3.p.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres et des lettres : les écrivains bibliophiles du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et vous, pages parlantes / Qui conservez nos noms à la postérité&amp;quot; : la place des poètes du XVIIe siècle dans l'histoire littéraire des bibliophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tristan L'Hermite et Amédée Carriat : une histoire littéraire en Limousin, 44, pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14116-7.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Blanc et le Noir : la gravure comme mode de (re)lecture du Rouge et le Noir dans quelques éditions d'amateur (1884-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Stendhal, Les livres (3), pp.197-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre comme objet polysensoriel chez les bibliophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si les montagnes pouvaient chanter : le paysage comme matrice musicale dans la Promenade de Dieppe aux montagnes d'Ecosse de Charles Nodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 92, pp.91-104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 84, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.3266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...853 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/litteratures.3266⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04537260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliophilie du rebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le livre comme objet polysensoriel chez les bibliophiles</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernité littéraire serait-elle affaire d’Antiquité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Anabases : Traditions et Réceptions de l'Antiquité, Varia (29), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.9289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nodier ou la &amp;quot;condition d'origine&amp;quot; comme condition d'une histoire littéraire des origines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Histoire littéraire des bibliophiles (XIXe-XXe siècles), José-Luis Diaz et Marine Le Bail dir., XV, pp.7-17</w:t>
+              <w:t xml:space="preserve">, 2019, "L'histoire littéraire des bibliophiles, XIXe-XXe siècles", José-Luis Diaz et Marine Le Bail dir., XV, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.9289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02171485v1</w:t>
+                <w:t xml:space="preserve">halshs-02362471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Nodier ou la &amp;quot;condition d'origine&amp;quot; comme condition d'une histoire littéraire des origines?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, "L'histoire littéraire des bibliophiles, XIXe-XXe siècles", José-Luis Diaz et Marine Le Bail dir., XV, pp.19-33</w:t>
+              <w:t xml:space="preserve">, 2019, L'Histoire littéraire des bibliophiles (XIXe-XXe siècles), José-Luis Diaz et Marine Le Bail dir., XV, pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02362471v1</w:t>
+                <w:t xml:space="preserve">halshs-02362467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gai, du plaisant et du joli : le goût des livres du XVIIIe siècle chez les Goncourt</w:t>
               </w:r>
@@ -2577,173 +2577,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibliocrimes : le livre au coeur de l'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Baconnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, "Nouvelle collection langage", Daniel Sangsue, 2889601706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Colosse et le Titan : Balzac et Dumas en regard(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Le Bail; Julie Anselmini; Lauren Bentolila. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, "Le XIXe siècle en représentation(s)", Jean-Marie Roulin, 978-2-86272-813-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355764v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-05355755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Colosse et le Titan. Balzac et Dumas en regard(s)</w:t>
               </w:r>
@@ -3081,51 +3081,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Le Bail; Julie Anselmini; Lauren Bentolila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Colosse et le Titan : Balzac et Dumas en regard(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-198, 2025, "Le XIXe siècle en représentation(s)", 978-2-86272-813-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,186 +3306,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’Edmond Dantès au comte de Monte-Cristo. L’impossible portrait d’un homme aux mille visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du portrait littéraire. Faire voir, révéler, émouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-249, 2023, 9791037022530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Fortunes sérielles du XIXe siècle sur petit écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://serd.hypotheses.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Série télé à l'heure du XIXe siècle. Actes de l'atelier du XIXe siècle de la SERD (29 mars 2022). Marine Le Bail dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146042v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04079870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bibliophilie selon Octave Uzanne, un laboratoire pour le “Livre-type encore incréé du XXe siècle” »</w:t>
               </w:r>
@@ -3624,733 +3624,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La figure du bibliophile à l'épreuve du fantastique au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et limites de la littérature fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-261, 2020, 978-2-406-09895-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée de Mauprat parmi ses soeurs. La Galerie des femmes de George Sand (1843)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Didier Philippot; Eléonore Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Mauprat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-181, 2020, "Rencontres"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'illustré romantique ou le romantisme mis en image(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Brancher; Giovanni Berjola; Gaëlle Burg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éditeur à l'oeuvre : reconsidérer l'auctorialité. Actes du colloque de Bâle, 11-13 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.140-148, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02931797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bibliophilie aux couleurs de la Renaissance. Le XVIe siècle retrouvé de Charles Nodier et Paul Lacroix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Védrine; Jean-Charles Monferran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle lecteur du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-104, 2020, 978-2-406-10176-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre frontispice allégorique et reliure &amp;quot;à la cathédrale&amp;quot; : flottements du positionnement éditorial des œuvres de Chateaubriand »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Pierre Glaudes; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand : nouvelles perspectives critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-108, 2020, Etudes dix-neuviémistes, 978-2-406-10087-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilet rouge et cheveux longs : L'accessoire comme manifeste générationnel chez les Jeune-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes en ligne du colloque jeunes chercheurs "L'accessoire d'écrivain au XIXe siècle : le sens du détail" (UT2J, 11-13 octobre 2017), site de la SERD. Sous la direction de Lauren Bentolila-Fanon, Charlène Huttenberger-Revelli et Marine Le Bail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Patrick Marot. </w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Mirbeau, bibliophile malgré lui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Bernard Bat, Pierre Glaudes et Émilie Sermadiras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et limites de la littérature fantastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Paradoxes d’Octave Mirbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier classiques, pp.303-319, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08702-1.p.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliophilie moderniste et modernité littéraire : pour quel XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Mauprat</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-181, 2020, "Rencontres"</w:t>
+              <w:t xml:space="preserve">Le XIXe siècle à l'épreuve de la collection, Nathalie Preiss dir., Reims, EPURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-249, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...266 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02175833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habit fait-il le livre ancien? Reliures et éditions classiques chez les bibliophiles français du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In L'habillage du livre et du texte aux XVIIe et XVIIIe siècles, directrices de la publication et rédactrices en chef, Nathalie Collé &amp; Monica Latham ; rédacteurs invités, Nicolas Brucker, Pierre Degott &amp; Anne-Élisabeth Spica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, pp.119-130, 2019, Book practices &amp; textual itineraries, 9782814305403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02175844v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-02175833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loti : portraits au fil de l’ancre</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73EFFAD7"/>
+    <w:nsid w:val="ABBD6456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-le-bail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198690576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.207.0064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j8y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompanietz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.052.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charreire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/9602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-baconniere.ch/fr/catalogue/bibliocrimes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/frontieres-et-limites-de-la-litterature-fantastique.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-en.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-lecteur-du-xvie-siecle-la-bibliophilie-aux-couleurs-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chateaubriand-nouvelles-perspectives-critiques-entre-frontispice-allegorique-et-reliure-a-la-cathedrale.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1.p.0303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/barbey-d-aurevilly-perspectives-critiques.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-le-bail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198690576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.207.0064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j8y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompanietz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.052.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charreire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-baconniere.ch/fr/catalogue/bibliocrimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/9602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/frontieres-et-limites-de-la-litterature-fantastique.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-en.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-lecteur-du-xvie-siecle-la-bibliophilie-aux-couleurs-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chateaubriand-nouvelles-perspectives-critiques-entre-frontispice-allegorique-et-reliure-a-la-cathedrale.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1.p.0303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/barbey-d-aurevilly-perspectives-critiques.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>