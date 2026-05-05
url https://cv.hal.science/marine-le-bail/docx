--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -193,1177 +193,1177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Avoir une &amp;quot;bibliothèque à soi&amp;quot; au XIXe siècle. La littérature à portée de main ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.123-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morceaux choisis pour les étrennes : Chateaubriand dans les keepsakes annuels de l’époque romantique (1830-1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Chateaubriand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nodier ou la quête romantique de la voix des origines&amp;quot;, dans &amp;quot;Représenter la voix. Transcrire, incarner, restituer, du Moyen-Âge au XXIe siècle&amp;quot;, Pascale Chiron et Agnès Rees (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Diamants » et « bouquets » oubliés. Le traitement bibliographique des keepsakes romantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 207 (1), pp.64-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.207.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Charles Nodier ou la quête romantique de la voix des origines&amp;quot;, dans &amp;quot;Représenter la voix. Transcrire, incarner, restituer, du Moyen-Âge au XXIe siècle&amp;quot;, Pascale Chiron et Agnès Rees (dir.)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres &amp;quot;pour faire joli&amp;quot;? Usages décoratifs de l'objet-livre (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12j8y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre dans la fiction naturaliste, entre texte à lire et objet à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Les objets en régime naturaliste", (97), pp.79-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le &amp;quot;tourbillon romanesque&amp;quot; de Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kompanietz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Charles Nodier romancier : le Moi et l'Histoire (1800-1820), 11, pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIIe siècle fait femme. Réillustrations de Manon Lescaut à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (109), pp.135-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l'ombre. Une poétique romanesque de l'ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kompanietz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres et des lettres : les écrivains bibliophiles du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de fous pour fous de livres, de Nodier à Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Nerval, 6, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13096-3.p.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et vous, pages parlantes / Qui conservez nos noms à la postérité&amp;quot; : la place des poètes du XVIIe siècle dans l'histoire littéraire des bibliophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tristan L'Hermite et Amédée Carriat : une histoire littéraire en Limousin, 44, pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14116-7.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Blanc et le Noir : la gravure comme mode de (re)lecture du Rouge et le Noir dans quelques éditions d'amateur (1884-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Stendhal, Les livres (3), pp.197-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si les montagnes pouvaient chanter : le paysage comme matrice musicale dans la Promenade de Dieppe aux montagnes d'Ecosse de Charles Nodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 92, pp.91-104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 84, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.3266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...807 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre comme objet polysensoriel chez les bibliophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917767v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04537260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliophilie du rebut</w:t>
               </w:r>
@@ -1412,243 +1412,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'Histoire littéraire des bibliophiles (XIXe-XXe siècles), José-Luis Diaz et Marine Le Bail dir., XV, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modernité littéraire serait-elle affaire d’Antiquité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Anabases : Traditions et Réceptions de l'Antiquité, Varia (29), pp.291-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.9289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.9289⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02171485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nodier ou la &amp;quot;condition d'origine&amp;quot; comme condition d'une histoire littéraire des origines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, "L'histoire littéraire des bibliophiles, XIXe-XXe siècles", José-Luis Diaz et Marine Le Bail dir., XV, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02362471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02362467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gai, du plaisant et du joli : le goût des livres du XVIIIe siècle chez les Goncourt</w:t>
               </w:r>
@@ -3306,50 +3306,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Fortunes sérielles du XIXe siècle sur petit écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://serd.hypotheses.org/. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Série télé à l'heure du XIXe siècle. Actes de l'atelier du XIXe siècle de la SERD (29 mars 2022). Marine Le Bail dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’Edmond Dantès au comte de Monte-Cristo. L’impossible portrait d’un homme aux mille visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Bercegol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3362,130 +3435,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-249, 2023, 9791037022530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079870v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04146042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bibliophilie selon Octave Uzanne, un laboratoire pour le “Livre-type encore incréé du XXe siècle” »</w:t>
               </w:r>
@@ -3624,733 +3624,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilet rouge et cheveux longs : L'accessoire comme manifeste générationnel chez les Jeune-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes en ligne du colloque jeunes chercheurs "L'accessoire d'écrivain au XIXe siècle : le sens du détail" (UT2J, 11-13 octobre 2017), site de la SERD. Sous la direction de Lauren Bentolila-Fanon, Charlène Huttenberger-Revelli et Marine Le Bail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02455017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La figure du bibliophile à l'épreuve du fantastique au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Marot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et limites de la littérature fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-261, 2020, 978-2-406-09895-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04940408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmée de Mauprat parmi ses soeurs. La Galerie des femmes de George Sand (1843)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Bercegol; Didier Philippot; Eléonore Reverzy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Mauprat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-181, 2020, "Rencontres"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04920050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bibliophilie aux couleurs de la Renaissance. Le XVIe siècle retrouvé de Charles Nodier et Paul Lacroix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Védrine; Jean-Charles Monferran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle lecteur du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-181, 2020, "Rencontres"</w:t>
+              <w:t xml:space="preserve">, pp.83-104, 2020, 978-2-406-10176-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illustré romantique ou le romantisme mis en image(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Brancher; Giovanni Berjola; Gaëlle Burg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éditeur à l'oeuvre : reconsidérer l'auctorialité. Actes du colloque de Bâle, 11-13 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.140-148, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre frontispice allégorique et reliure &amp;quot;à la cathédrale&amp;quot; : flottements du positionnement éditorial des œuvres de Chateaubriand »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Bercegol; Pierre Glaudes; Jean-Marie Roulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chateaubriand : nouvelles perspectives critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-108, 2020, Etudes dix-neuviémistes, 978-2-406-10087-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04936628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gilet rouge et cheveux longs : L'accessoire comme manifeste générationnel chez les Jeune-France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habit fait-il le livre ancien? Reliures et éditions classiques chez les bibliophiles français du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes en ligne du colloque jeunes chercheurs "L'accessoire d'écrivain au XIXe siècle : le sens du détail" (UT2J, 11-13 octobre 2017), site de la SERD. Sous la direction de Lauren Bentolila-Fanon, Charlène Huttenberger-Revelli et Marine Le Bail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+              <w:t xml:space="preserve">In L'habillage du livre et du texte aux XVIIe et XVIIIe siècles, directrices de la publication et rédactrices en chef, Nathalie Collé &amp; Monica Latham ; rédacteurs invités, Nicolas Brucker, Pierre Degott &amp; Anne-Élisabeth Spica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, pp.119-130, 2019, Book practices &amp; textual itineraries, 9782814305403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02175844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Mirbeau, bibliophile malgré lui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Bernard Bat, Pierre Glaudes et Émilie Sermadiras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paradoxes d’Octave Mirbeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier classiques, pp.303-319, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08702-1.p.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08702-1.p.0303⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02171486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliophilie moderniste et modernité littéraire : pour quel XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le XIXe siècle à l'épreuve de la collection, Nathalie Preiss dir., Reims, EPURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-249, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02175833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02175844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loti : portraits au fil de l’ancre</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABBD6456"/>
+    <w:nsid w:val="AF078635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-le-bail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198690576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.207.0064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j8y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompanietz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.052.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charreire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-baconniere.ch/fr/catalogue/bibliocrimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/9602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/frontieres-et-limites-de-la-litterature-fantastique.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-en.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-lecteur-du-xvie-siecle-la-bibliophilie-aux-couleurs-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chateaubriand-nouvelles-perspectives-critiques-entre-frontispice-allegorique-et-reliure-a-la-cathedrale.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1.p.0303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/barbey-d-aurevilly-perspectives-critiques.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-le-bail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198690576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.207.0064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j8y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompanietz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Sermier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14116-7.p.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.052.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charreire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-baconniere.ch/fr/catalogue/bibliocrimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/9602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/frontieres-et-limites-de-la-litterature-fantastique.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-en.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-lecteur-du-xvie-siecle-la-bibliophilie-aux-couleurs-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chateaubriand-nouvelles-perspectives-critiques-entre-frontispice-allegorique-et-reliure-a-la-cathedrale.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1.p.0303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/barbey-d-aurevilly-perspectives-critiques.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>