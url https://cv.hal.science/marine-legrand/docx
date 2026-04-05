--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -157,3742 +157,5397 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PartiCitaE : Histoire et enseignement d'une expérimentation pas à pas PartiCitaE: history and lessons from a step-by-step experiment</w:t>
+                <w:t xml:space="preserve">Refaire la ville par les petits coins ? Les toilettes sèches comme objet d’expérimentation, en contexte d’urbanisme transitoire dans le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Plattner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Eymard</w:t>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0871⟩</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13esz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03791642v1</w:t>
+                <w:t xml:space="preserve">halshs-05551000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation à la source et valorisation des excrétas humains du Grand Paris : des filières émergentes</w:t>
+                <w:t xml:space="preserve">La chasse d’eau et le monde d’après. Défaire l’évidence du confort moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703655v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’un commun en matière d’assainissement urbain : les toilettes sèches séparatives en habitat participatif</w:t>
+                <w:t xml:space="preserve">PartiCitaE : Histoire et enseignement d'une expérimentation pas à pas PartiCitaE: history and lessons from a step-by-step experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Legrand</w:t>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.124.0027⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703636v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestions fertiles. Le retour au sol des excréments humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the development of source separation and valorization of human excreta? Emerging dynamics and prospects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.11042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.976624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703663v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Terre Ventre : une approche organique de la métropolisation</w:t>
+                <w:t xml:space="preserve">Séparation à la source et valorisation des excrétas humains du Grand Paris : des filières émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esculier Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecozon@</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2019.10.2.3082⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202109103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402117v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lait, sang, larmes en offrande : la manipulation des fluides corporels féminins comme support d’une élaboration éthique pour la biosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence d’un commun en matière d’assainissement urbain : les toilettes sèches séparatives en habitat participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (4), pp.19-49. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 124-125 (2), pp.27-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jibes.304.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.124.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504559v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une recherche-création : explorer la portée transformatrice des récits dans les relations au milieu de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digestions fertiles. Le retour au sol des excréments humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.11042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146638v1</w:t>
+                <w:t xml:space="preserve">hal-03703663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extension du domaine des herbes hautes : itinéraires croisés dans la gestion des prairies urbaines</w:t>
+                <w:t xml:space="preserve">En Terre Ventre : une approche organique de la métropolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.25028⟩</w:t>
+              <w:t xml:space="preserve">Ecozon@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2019.10.2.3082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402098v1</w:t>
+                <w:t xml:space="preserve">hal-02402117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Fictions: Addressing Urban Soils between Art, Soil Ecology, and Anthropology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lait, sang, larmes en offrande : la manipulation des fluides corporels féminins comme support d’une élaboration éthique pour la biosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tondeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Anthropologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/cla.2017.0001⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.19-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.304.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882883v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un décor comestible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une recherche-création : explorer la portée transformatrice des récits dans les relations au milieu de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720529v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixism and conservation science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’extension du domaine des herbes hautes : itinéraires croisés dans la gestion des prairies urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12876⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 18 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480250v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Introduction. Foisonnement participatif : des questionnements communs ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+                <w:t xml:space="preserve">Soil Fictions: Addressing Urban Soils between Art, Soil Ecology, and Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesenia Thibault-Picazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018011⟩</w:t>
+              <w:t xml:space="preserve">Collaborative Anthropologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1-2), pp.20-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/cla.2017.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763604v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Étude comparée des dispositifs participatifs du Muséum national d’histoire naturelle</w:t>
+                <w:t xml:space="preserve">Un décor comestible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018009⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.97-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.4975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763609v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science, participatory research, and naturalistic knowledge production: Opening spaces for epistemic plurality (an interdisciplinary comparative workshop in France at the Muséum national d’Histoire naturelle [“National museum of natural History”])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixism and conservation science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01720515v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de la gestion harmonique : construction d'un patrimoine écologique et dispositifs de contrôle de l'espace au sein d'un parc urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Introduction. Foisonnement participatif : des questionnements communs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.327 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720521v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Étude comparée des dispositifs participatifs du Muséum national d’histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Scapino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.393 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen science, participatory research, and naturalistic knowledge production: Opening spaces for epistemic plurality (an interdisciplinary comparative workshop in France at the Muséum national d’Histoire naturelle [“National museum of natural History”])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.59 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2016.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la gestion harmonique : construction d'un patrimoine écologique et dispositifs de contrôle de l'espace au sein d'un parc urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Nature : sciences participatives et biodiversité à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72-73, pp.65 - 84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.2805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Manure as Activism: Composting Excrement as an Alternative Approach to Soil Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Higgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the Ground : Knowledge Politics and Practices of Remaking Earth Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-253, 2025, 978-3-031-88887-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88888-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05398647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lait, sang, larmes. De nos fluides à la terre.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Valdelorge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKES (Earthkeeping Earthshaking) – Écoféminisme(s) et art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 01, 2022</w:t>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.117-120, 2024, 9782200639785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815360v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
+                <w:t xml:space="preserve">Poésie digestive des territoires urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Di Bartolo; Olivier Bonin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With Microbes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dispositifs de recherche-création : Dialogue entre recherche universitaire et création artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.61-76, 2024, 9782752104717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778723v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lait, sang, larmes. De nos fluides à la terre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With microbes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EKES (Earthkeeping Earthshaking) – Écoféminisme(s) et art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 01, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417864v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Biederman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cañada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Brives, Matthäus Rest, Salla Sariola (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattering press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-40, 2021, 978-1-912729-18-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mattering Press, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Respirations Communes: les pratiques somatiques comme créativités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bardet, Joanne Clavel, Isabelle Ginot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosomatiques, Penser l'écologie depuis le geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deuxième Epoque, pp.23-46, 2019, Essais, 978-2-37769-062-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transformer les excrétats humains en engrais pour les terres agricoles ? Approches transdisciplinaires pour restaurer les liens ville / campagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sketching the genealogy of contemporary dry toilets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Futurearth; Université de Lille; IRD; CNRS; Hello Lille, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Shit conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOAS, Nov 2025, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724784v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">We need to talk about nitrogen. Experiments between art and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rich Earth Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
+              <w:t xml:space="preserve">, Rich earth Institute, Nov 2025, Cape Cod, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837565v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reclaiming 'bodily waste': ecological sanitation on a domestic scale and its limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Opening the Bin 4. La vie en Bin : quand les déchets traduisent la matérialité des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau thématique CNRS Déchets, Valeurs, Sociétés, Dec 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768922v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of systems for the source separation and valorization of human waste in greater Paris : from necessity to implementation.</w:t>
+                <w:t xml:space="preserve">L’assainissement écologique en habitat participatif. Quels besoins et quels outils pour une diffusion de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Cerquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence internationale Eau, mégapoles et changement global (EAUMEGA )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales de l'Habitat Participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Habitat Participatif France, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703680v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipi caca studies. Les corps humains, maillons des flux de matières vers les terres arables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Biomasse et SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment transformer les excrétats humains en engrais pour les terres agricoles ? Approches transdisciplinaires pour restaurer les liens ville / campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Futurearth; Université de Lille; IRD; CNRS; Hello Lille, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter la transdisciplinarité systémique pour répondre au désastre : le cas du programme OCAPI et du retour au sol de l’engrais humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIODD 2023 : changer ou s'effondrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE; Université de Lille; RIODD, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological sanitation as a social movement: a look in the rear-view mirror.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rich Earth summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rich Earth Institute, Nov 2023, Brattleboro, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Weingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The organic matter of a household: a tale of shared digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolism studies, materiality and relationality in the anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole urbaine de Lyon - Studio métabolisme; Labex IMU, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Weingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rich Earth Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible maitrise d’un flux urbain ? L’occupation festive de l’espace public à Paris et les conflits liés au « pipi sauvage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City, Events, mega-Events and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTRES-ORME, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of systems for the source separation and valorization of human waste in greater Paris : from necessity to implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pré-conférence internationale Eau, mégapoles et changement global (EAUMEGA )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français sont-ils fécophobes ? Faire ses besoins, une question culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98e Congrès de l'ASTEE "QUELS ENJEUX POUR L’EAU ET LES DÉCHETS DANS LES NOUVELLES INTERCOMMUNALITÉS ? 2019"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galalithe, le sol nous engendre-t-il encore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La vie à l’œuvre, nouvelles écologies, bioart, biodesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, labex TransferS; Musée de la chasse et de la nature; université Paris Sciences Lettres, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcoming migratory birds in urban parks. Mutual learning and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA15: Symbiotic anthropologies: theoretical commensalities and methodological mutualisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of social anthropology of the UK and Commonwealth, Apr 2015, Exeter, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiding the marshes. Wildlife management, avian and human transgressions in urban parks: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2014, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden marshes, opaque woods. Wildlife management and power deployement in urban parks. A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Symposium on Society and Resource Management : Challenges of Urban and Rural Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz Universität Hannover; ARL; TRUST, Jun 2014, Hanovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en ordre écologique des parcs urbains. Savoirs, pratiques et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Muséum national d'Histoire Naturelle (Paris, France), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01310791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Amap-pipi. Participer à une expérimentation domestique de collecte d’urine comme fertilisant. ENVILLE - Collecte de retours d’expériences auprès des participant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Nationale des ponts et chaussées. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03202550v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Hubert</w:t>
+                <w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Revelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308108v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective scientific report on the sociological, cultural and ethnological aspects of the wolf's presence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Muséum national d'Histoire naturelle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lescureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lehec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De nos corps à la plante, de l’image au mot. Conférence itinérante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel intérêt pour la séparation à la source dans la gestion des eaux usées domestiques en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel intérêt pour la séparation à la source dans la gestion des eaux usées domestiques en France ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déchets corporels, une matière à penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4039,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.976624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cerquetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>