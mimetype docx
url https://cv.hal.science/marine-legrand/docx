--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -364,304 +364,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05551039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PartiCitaE : Histoire et enseignement d'une expérimentation pas à pas PartiCitaE: history and lessons from a step-by-step experiment</w:t>
+                <w:t xml:space="preserve">Towards the development of source separation and valorization of human excreta? Emerging dynamics and prospects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Plattner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Eymard</w:t>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0871⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.976624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03791642v1</w:t>
+                <w:t xml:space="preserve">halshs-05551069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of source separation and valorization of human excreta? Emerging dynamics and prospects in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PartiCitaE : Histoire et enseignement d'une expérimentation pas à pas PartiCitaE: history and lessons from a step-by-step experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Legrand</w:t>
+                <w:t xml:space="preserve">Gilles Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.976624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05551069v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation à la source et valorisation des excrétas humains du Grand Paris : des filières émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,51 +738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un commun en matière d’assainissement urbain : les toilettes sèches séparatives en habitat participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,239 +1386,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un décor comestible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixism and conservation science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gc.4975⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720529v1</w:t>
+                <w:t xml:space="preserve">hal-01480250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixism and conservation science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un décor comestible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.781-788. </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.97-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.12876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.4975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480250v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Introduction. Foisonnement participatif : des questionnements communs ?</w:t>
               </w:r>
@@ -2270,173 +2270,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05398647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine</w:t>
+                <w:t xml:space="preserve">Poésie digestive des territoires urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Loïc Valdelorge. </w:t>
+              <w:t xml:space="preserve">Florent Di Bartolo; Olivier Bonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)penser les villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.117-120, 2024, 9782200639785</w:t>
+              <w:t xml:space="preserve">Dispositifs de recherche-création : Dialogue entre recherche universitaire et création artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.61-76, 2024, 9782752104717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05551150v1</w:t>
+                <w:t xml:space="preserve">halshs-05551358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie digestive des territoires urbains</w:t>
+                <w:t xml:space="preserve">Urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florent Di Bartolo; Olivier Bonin. </w:t>
+              <w:t xml:space="preserve">Loïc Valdelorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs de recherche-création : Dialogue entre recherche universitaire et création artistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delatour, pp.61-76, 2024, 9782752104717</w:t>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.117-120, 2024, 9782200639785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05551358v1</w:t>
+                <w:t xml:space="preserve">halshs-05551150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lait, sang, larmes. De nos fluides à la terre.</w:t>
               </w:r>
@@ -2498,269 +2498,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With microbes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+              <w:t xml:space="preserve">With Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mattering Press, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417864v1</w:t>
+                <w:t xml:space="preserve">hal-03778723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Biederman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cañada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Brives, Matthäus Rest, Salla Sariola (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With Microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+              <w:t xml:space="preserve">With microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattering press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-40, 2021, 978-1-912729-18-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778723v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respirations Communes: les pratiques somatiques comme créativités environnementales</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assainissement écologique en habitat participatif. Quels besoins et quels outils pour une diffusion de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cerquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,476 +3363,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenter la transdisciplinarité systémique pour répondre au désastre : le cas du programme OCAPI et du retour au sol de l’engrais humain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological sanitation as a social movement: a look in the rear-view mirror.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2023 : changer ou s'effondrer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE; Université de Lille; RIODD, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Rich Earth summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rich Earth Institute, Nov 2023, Brattleboro, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554589v1</w:t>
+                <w:t xml:space="preserve">halshs-05554544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological sanitation as a social movement: a look in the rear-view mirror.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tenter la transdisciplinarité systémique pour répondre au désastre : le cas du programme OCAPI et du retour au sol de l’engrais humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Earth summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rich Earth Institute, Nov 2023, Brattleboro, United States</w:t>
+              <w:t xml:space="preserve">RIODD 2023 : changer ou s'effondrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE; Université de Lille; RIODD, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554544v1</w:t>
+                <w:t xml:space="preserve">halshs-05554589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The organic matter of a household: a tale of shared digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolism studies, materiality and relationality in the anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole urbaine de Lyon - Studio métabolisme; Labex IMU, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768922v1</w:t>
+                <w:t xml:space="preserve">halshs-05554602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic matter of a household: a tale of shared digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Weingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism studies, materiality and relationality in the anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole urbaine de Lyon - Studio métabolisme; Labex IMU, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rich Earth Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05554602v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Weingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Earth Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
+              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837565v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible maitrise d’un flux urbain ? L’occupation festive de l’espace public à Paris et les conflits liés au « pipi sauvage »</w:t>
               </w:r>
@@ -3926,90 +3926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of systems for the source separation and valorization of human waste in greater Paris : from necessity to implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-conférence internationale Eau, mégapoles et changement global (EAUMEGA )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
@@ -4831,51 +4831,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective scientific report on the sociological, cultural and ethnological aspects of the wolf's presence in France</w:t>
+                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
@@ -4907,97 +4907,97 @@
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Muséum national d'Histoire naturelle. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308112v1</w:t>
+                <w:t xml:space="preserve">hal-03308108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
+                <w:t xml:space="preserve">Collective scientific report on the sociological, cultural and ethnological aspects of the wolf's presence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
@@ -5029,73 +5029,73 @@
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Muséum national d'Histoire naturelle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308108v1</w:t>
+                <w:t xml:space="preserve">hal-03308112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5694,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.976624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cerquetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.976624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cerquetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>