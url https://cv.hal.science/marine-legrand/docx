--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2498,269 +2498,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Biederman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cañada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Brives, Matthäus Rest, Salla Sariola (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With Microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">With microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattering press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-40, 2021, 978-1-912729-18-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778723v1</w:t>
+                <w:t xml:space="preserve">hal-03417864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing with microbes: from witnessing to withnessing</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bathing in black water? The microbiopolitics of the River Seine’s ecological reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">With microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">With Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mattering Press, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28938/9781912729180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattering press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03417864v1</w:t>
+                <w:t xml:space="preserve">hal-03778723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respirations Communes: les pratiques somatiques comme créativités environnementales</w:t>
               </w:r>
@@ -3363,476 +3363,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological sanitation as a social movement: a look in the rear-view mirror.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tenter la transdisciplinarité systémique pour répondre au désastre : le cas du programme OCAPI et du retour au sol de l’engrais humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Earth summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rich Earth Institute, Nov 2023, Brattleboro, United States</w:t>
+              <w:t xml:space="preserve">RIODD 2023 : changer ou s'effondrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE; Université de Lille; RIODD, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554544v1</w:t>
+                <w:t xml:space="preserve">halshs-05554589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenter la transdisciplinarité systémique pour répondre au désastre : le cas du programme OCAPI et du retour au sol de l’engrais humain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological sanitation as a social movement: a look in the rear-view mirror.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2023 : changer ou s'effondrer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE; Université de Lille; RIODD, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Rich Earth summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rich Earth Institute, Nov 2023, Brattleboro, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554589v1</w:t>
+                <w:t xml:space="preserve">halshs-05554544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic matter of a household: a tale of shared digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Weingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism studies, materiality and relationality in the anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole urbaine de Lyon - Studio métabolisme; Labex IMU, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554602v1</w:t>
+                <w:t xml:space="preserve">hal-03768922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The organic matter of a household: a tale of shared digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Earth Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
+              <w:t xml:space="preserve">Metabolism studies, materiality and relationality in the anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole urbaine de Lyon - Studio métabolisme; Labex IMU, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837565v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Urine-Based-Fertilizers (UBF) in urban and suburban agricultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Urban uses of urine as a fertilizer: a field study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Weingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joveniaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Legrand</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Time for Geographers Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rich Earth Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bartelboroo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768922v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible maitrise d’un flux urbain ? L’occupation festive de l’espace public à Paris et les conflits liés au « pipi sauvage »</w:t>
               </w:r>
@@ -4831,51 +4831,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
+                <w:t xml:space="preserve">Collective scientific report on the sociological, cultural and ethnological aspects of the wolf's presence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
@@ -4907,97 +4907,97 @@
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Muséum national d'Histoire naturelle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308108v1</w:t>
+                <w:t xml:space="preserve">hal-03308112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective scientific report on the sociological, cultural and ethnological aspects of the wolf's presence in France</w:t>
+                <w:t xml:space="preserve">Expertise scientifique collective sur les aspects sociologiques, culturels et ethnologiques de la présence du loup en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
@@ -5029,73 +5029,73 @@
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Muséum national d'Histoire naturelle. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308112v1</w:t>
+                <w:t xml:space="preserve">hal-03308108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5694,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.976624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cerquetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joveniaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.976624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03791642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plattner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esculier Fabien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2019.10.2.3082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Scapino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2016.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGSHS3G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Atkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Biederman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ca&#241;ada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/with-microbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729180" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cerquetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Weingart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01310791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafforgue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>