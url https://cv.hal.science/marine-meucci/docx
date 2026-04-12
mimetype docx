--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marine Meucci Duly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheffe de la mission traitement des découvertes de restes mortels de combattants (Ministère des Armées -ONaCVG)Archéo-anthropologue (PhD)</w:t>
+        <w:t xml:space="preserve">Cheffe de la mission nationale Exhumation pour l'Office National des Combattants et des Victimes de Guerre (ONaCVG)Archéo-anthropologue (PhD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -222,50 +222,57 @@
         <w:t xml:space="preserve">Fouille de Vert-Toulon - Mai/Juin 2017 Hypogées de la Crayère , période Néolithique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fouille d’Antigny - Juillet 2016 Taillis des Coteaux, période paléolithique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fouille D’Arcy-sur-Cure - Juin 2015 Grotte du Bison, période paléolithique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communications orales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MEUCCI-DULY M., PILLORGET M., MARGELY‑LARDEYRET L., SIGNOLI M., COSTEDOAT C., VERNA E. (2026) - Les corps de soldats en France : mémoire des Hommes, mémoire de violence. Les êtres et leurs restes : Surgissement des restes ; irruption des vivants sur les terres des morts. Colloque international 25-27 mars 2026, Angers Université catholique de l’Ouest / Baugé-en-Anjou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marine MEUCCI DULY : Statuts, droits et gestion des restes humains militaires des conflits mondiaux - Colloque « Conserver les restes humains » - Prévu le 23/01/2026. Musée du Quai Branly, Paris, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marine MEUCCI DULY : Handling combatants’ remains in France: Legal framework and procedures - Scientific Summit -17-20 Septembre, Milan, Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marine MEUCCI DULY : Les corps de la Grande Guerre – 14 juin 2025 – Journées européennes de l’archéologie, Musée de Fromelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>